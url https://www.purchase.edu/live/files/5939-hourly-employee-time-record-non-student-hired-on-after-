--- v0 (2026-08-06)
+++ v1 (2026-11-02)
@@ -5,103 +5,103 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="A:\payroll\Time Sheets\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="A:\personnel\Timesheets\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7528AF65-3D27-4BF0-A80D-3343E9BAC025}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{36DCE7B5-6479-4213-A764-B8822C535FEE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">Sheet2!$A$1:$S$37</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">Sheet2!$A$1:$T$37</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="H34" i="2" l="1"/>
+  <c r="L18" i="2" l="1"/>
+  <c r="H34" i="2"/>
   <c r="H36" i="2" s="1"/>
   <c r="O16" i="2"/>
   <c r="O18" i="2" s="1"/>
   <c r="P16" i="2"/>
   <c r="P18" i="2" s="1"/>
   <c r="Q16" i="2"/>
   <c r="Q18" i="2" s="1"/>
-  <c r="L18" i="2"/>
   <c r="L26" i="2"/>
   <c r="L27" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="90">
   <si>
     <t>Purchase College, State University of New York</t>
   </si>
   <si>
     <t>Hourly Employee Time Record (non-student)</t>
   </si>
   <si>
     <t>Name:</t>
   </si>
   <si>
     <t>SS#:</t>
   </si>
   <si>
     <t>Pay Period:</t>
   </si>
   <si>
     <t>From___/___/___ to ___/___/___</t>
   </si>
   <si>
     <t>Department:</t>
   </si>
   <si>
     <t>Hourly Rate: $________/hr</t>
   </si>
   <si>
@@ -352,75 +352,78 @@
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> July 1, 2018</t>
     </r>
   </si>
   <si>
     <t>*NYS Employee ID #</t>
   </si>
   <si>
     <t>Dept.</t>
   </si>
   <si>
     <t>Hourly Rate: $</t>
   </si>
   <si>
     <t>Employee's Signature</t>
   </si>
   <si>
     <t>Supervisor's Signature</t>
   </si>
   <si>
     <t>B. Increase encumbrance/Date:</t>
   </si>
   <si>
-    <t>_______________</t>
-[...1 lines deleted...]
-  <si>
     <t>TIMES IN AND OUT**</t>
   </si>
   <si>
     <t>FROM</t>
   </si>
   <si>
     <t>TO:</t>
   </si>
   <si>
     <t xml:space="preserve">PAY PERIOD:     </t>
   </si>
   <si>
     <t>Account # 1 and %:</t>
   </si>
   <si>
     <t>Account #2 and %</t>
   </si>
   <si>
     <t>* NYS Employee ID can be found on an employee's paper paycheck/pay advice, the online pay advice or you can contact the Payroll Office &amp; they'll provide you with the number (Ext 5905 or 6096). ** In the IN/OUT fields (include meal breaks). Enter “A” for AM and “P” for PM. The hours entered would be your normal hours for your professional obligation (for example IN - 8:30 A, OUT 5:00 P). Enter a space between the time &amp; letter.    Copies: Payroll, Supervisor, Employee                                  YOUR SIGNATURE IS AN AFFIRMATION OF THE ACCURACY OF THE TIME SHEET    Revised   July 30, 2026</t>
   </si>
   <si>
-    <t xml:space="preserve">                                                               DATE</t>
+    <t xml:space="preserve">                                                               </t>
+  </si>
+  <si>
+    <t>DATE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                                            </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="165" formatCode="[$-409]h:mm\ AM/PM;@"/>
     <numFmt numFmtId="166" formatCode="m/d/yy;@"/>
   </numFmts>
   <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -592,51 +595,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="50">
+  <borders count="51">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color auto="1"/>
       </left>
       <right style="thick">
         <color auto="1"/>
       </right>
       <top style="thick">
         <color auto="1"/>
       </top>
       <bottom style="thick">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color auto="1"/>
@@ -1054,61 +1057,50 @@
       <bottom style="thick">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thick">
         <color auto="1"/>
       </top>
       <bottom style="thick">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thick">
-        <color auto="1"/>
-[...9 lines deleted...]
-      <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
@@ -1209,468 +1201,638 @@
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thick">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thick">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thick">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="167">
+  <cellXfs count="198">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
-    </xf>
-[...168 lines deleted...]
-      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="18" fontId="19" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="18" fontId="19" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="18" fontId="19" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="18" fontId="19" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="18" fontId="19" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="45" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="2" fontId="0" fillId="0" borderId="46" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
-[...35 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...49 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...100 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
@@ -2116,86 +2278,86 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:O7"/>
   <sheetViews>
     <sheetView topLeftCell="A4" workbookViewId="0">
       <selection activeCell="A9" sqref="A9:L27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:15" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="108" t="s">
+      <c r="A2" s="123" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="108"/>
-[...12 lines deleted...]
-      <c r="O2" s="108"/>
+      <c r="B2" s="123"/>
+      <c r="C2" s="123"/>
+      <c r="D2" s="123"/>
+      <c r="E2" s="123"/>
+      <c r="F2" s="123"/>
+      <c r="G2" s="123"/>
+      <c r="H2" s="123"/>
+      <c r="I2" s="123"/>
+      <c r="J2" s="123"/>
+      <c r="K2" s="123"/>
+      <c r="L2" s="123"/>
+      <c r="M2" s="123"/>
+      <c r="N2" s="123"/>
+      <c r="O2" s="123"/>
     </row>
     <row r="3" spans="1:15" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="108" t="s">
+      <c r="A3" s="123" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="108"/>
-[...12 lines deleted...]
-      <c r="O3" s="108"/>
+      <c r="B3" s="123"/>
+      <c r="C3" s="123"/>
+      <c r="D3" s="123"/>
+      <c r="E3" s="123"/>
+      <c r="F3" s="123"/>
+      <c r="G3" s="123"/>
+      <c r="H3" s="123"/>
+      <c r="I3" s="123"/>
+      <c r="J3" s="123"/>
+      <c r="K3" s="123"/>
+      <c r="L3" s="123"/>
+      <c r="M3" s="123"/>
+      <c r="N3" s="123"/>
+      <c r="O3" s="123"/>
     </row>
     <row r="4" spans="1:15" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="2"/>
       <c r="O4" s="2"/>
     </row>
     <row r="5" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="G5" t="s">
         <v>6</v>
       </c>
@@ -2218,1057 +2380,1142 @@
       </c>
     </row>
     <row r="7" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>4</v>
       </c>
       <c r="B7" t="s">
         <v>5</v>
       </c>
       <c r="G7" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.2" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:Y37"/>
+  <dimension ref="A1:AA37"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="Y9" sqref="Y9"/>
+      <selection activeCell="V19" sqref="V19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="21" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="7.140625" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="19" max="19" width="16.5703125" customWidth="1"/>
+    <col min="1" max="1" width="7.140625" style="51" customWidth="1"/>
+    <col min="2" max="2" width="6.85546875" style="51" customWidth="1"/>
+    <col min="3" max="3" width="5.42578125" style="51" customWidth="1"/>
+    <col min="4" max="4" width="6.7109375" style="51" customWidth="1"/>
+    <col min="5" max="5" width="6" style="51" customWidth="1"/>
+    <col min="6" max="6" width="0.85546875" style="51" customWidth="1"/>
+    <col min="7" max="7" width="5.7109375" style="51" customWidth="1"/>
+    <col min="8" max="8" width="6.42578125" style="51" customWidth="1"/>
+    <col min="9" max="9" width="0.85546875" style="51" customWidth="1"/>
+    <col min="10" max="10" width="6.140625" style="51" customWidth="1"/>
+    <col min="11" max="12" width="6.42578125" style="51" customWidth="1"/>
+    <col min="13" max="13" width="1" style="51" customWidth="1"/>
+    <col min="14" max="14" width="15" style="51" customWidth="1"/>
+    <col min="15" max="15" width="7.42578125" style="51" customWidth="1"/>
+    <col min="16" max="16" width="7" style="51" customWidth="1"/>
+    <col min="17" max="17" width="7.140625" style="51" customWidth="1"/>
+    <col min="18" max="18" width="13.42578125" style="51" customWidth="1"/>
+    <col min="19" max="19" width="7" style="51" customWidth="1"/>
+    <col min="20" max="20" width="12.5703125" style="51" customWidth="1"/>
+    <col min="21" max="21" width="5.140625" style="51" customWidth="1"/>
+    <col min="22" max="16384" width="9.140625" style="51"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" s="48" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="147" t="s">
+    <row r="1" spans="1:23" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="171" t="s">
         <v>71</v>
       </c>
-      <c r="B1" s="147"/>
-[...14 lines deleted...]
-      <c r="Q1" s="148" t="s">
+      <c r="B1" s="171"/>
+      <c r="C1" s="171"/>
+      <c r="D1" s="171"/>
+      <c r="E1" s="171"/>
+      <c r="F1" s="171"/>
+      <c r="G1" s="171"/>
+      <c r="H1" s="171"/>
+      <c r="I1" s="171"/>
+      <c r="J1" s="171"/>
+      <c r="K1" s="171"/>
+      <c r="L1" s="171"/>
+      <c r="M1" s="171"/>
+      <c r="N1" s="171"/>
+      <c r="O1" s="3"/>
+      <c r="P1" s="3"/>
+      <c r="Q1" s="172" t="s">
         <v>73</v>
       </c>
-      <c r="R1" s="148"/>
-[...3 lines deleted...]
-      <c r="A2" s="147" t="s">
+      <c r="R1" s="172"/>
+      <c r="S1" s="172"/>
+      <c r="T1" s="172"/>
+      <c r="U1" s="49"/>
+    </row>
+    <row r="2" spans="1:23" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="171" t="s">
         <v>72</v>
       </c>
-      <c r="B2" s="147"/>
-[...19 lines deleted...]
-      <c r="A3" s="156" t="s">
+      <c r="B2" s="171"/>
+      <c r="C2" s="171"/>
+      <c r="D2" s="171"/>
+      <c r="E2" s="171"/>
+      <c r="F2" s="171"/>
+      <c r="G2" s="171"/>
+      <c r="H2" s="171"/>
+      <c r="I2" s="171"/>
+      <c r="J2" s="171"/>
+      <c r="K2" s="171"/>
+      <c r="L2" s="171"/>
+      <c r="M2" s="171"/>
+      <c r="N2" s="171"/>
+      <c r="O2" s="3"/>
+      <c r="P2" s="3"/>
+      <c r="Q2" s="173"/>
+      <c r="R2" s="173"/>
+      <c r="S2" s="173"/>
+      <c r="T2" s="173"/>
+      <c r="U2" s="49"/>
+    </row>
+    <row r="3" spans="1:23" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="182" t="s">
         <v>53</v>
       </c>
-      <c r="B3" s="156"/>
-[...40 lines deleted...]
-      <c r="A5" s="90" t="s">
+      <c r="B3" s="182"/>
+      <c r="C3" s="182"/>
+      <c r="D3" s="182"/>
+      <c r="E3" s="182"/>
+      <c r="F3" s="182"/>
+      <c r="G3" s="182"/>
+      <c r="H3" s="182"/>
+      <c r="I3" s="182"/>
+      <c r="J3" s="182"/>
+      <c r="K3" s="182"/>
+      <c r="L3" s="182"/>
+      <c r="M3" s="182"/>
+      <c r="N3" s="182"/>
+      <c r="O3" s="182"/>
+      <c r="P3" s="182"/>
+      <c r="Q3" s="182"/>
+      <c r="R3" s="182"/>
+      <c r="S3" s="182"/>
+      <c r="T3" s="182"/>
+      <c r="U3" s="50"/>
+    </row>
+    <row r="4" spans="1:23" ht="6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="52"/>
+      <c r="B4" s="52"/>
+      <c r="C4" s="52"/>
+      <c r="D4" s="52"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="52"/>
+      <c r="G4" s="52"/>
+      <c r="H4" s="52"/>
+      <c r="I4" s="52"/>
+      <c r="J4" s="52"/>
+      <c r="K4" s="52"/>
+      <c r="L4" s="52"/>
+      <c r="M4" s="52"/>
+      <c r="N4" s="52"/>
+      <c r="O4" s="52"/>
+      <c r="P4" s="52"/>
+      <c r="Q4" s="52"/>
+      <c r="R4" s="52"/>
+      <c r="S4" s="52"/>
+      <c r="T4" s="52"/>
+      <c r="U4" s="52"/>
+    </row>
+    <row r="5" spans="1:23" s="53" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="109"/>
-[...6 lines deleted...]
-      <c r="J5" s="157" t="s">
+      <c r="B5" s="188"/>
+      <c r="C5" s="188"/>
+      <c r="D5" s="188"/>
+      <c r="E5" s="188"/>
+      <c r="F5" s="188"/>
+      <c r="G5" s="188"/>
+      <c r="H5" s="188"/>
+      <c r="J5" s="183" t="s">
         <v>74</v>
       </c>
-      <c r="K5" s="157"/>
-[...3 lines deleted...]
-      <c r="O5" s="91" t="s">
+      <c r="K5" s="183"/>
+      <c r="L5" s="183"/>
+      <c r="M5" s="54"/>
+      <c r="N5" s="54"/>
+      <c r="O5" s="7" t="s">
         <v>75</v>
       </c>
-      <c r="P5" s="158"/>
-[...1 lines deleted...]
-      <c r="R5" s="91" t="s">
+      <c r="P5" s="184"/>
+      <c r="Q5" s="184"/>
+      <c r="R5" s="7" t="s">
         <v>76</v>
       </c>
-      <c r="S5" s="92"/>
-[...18 lines deleted...]
-      <c r="A7" s="161" t="s">
+      <c r="S5" s="130"/>
+      <c r="T5" s="130"/>
+      <c r="U5" s="55"/>
+    </row>
+    <row r="6" spans="1:23" ht="6.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="56"/>
+      <c r="C6" s="56"/>
+      <c r="D6" s="56"/>
+      <c r="E6" s="56"/>
+      <c r="F6" s="56"/>
+      <c r="G6" s="56"/>
+      <c r="H6" s="56"/>
+      <c r="L6" s="57"/>
+      <c r="M6" s="57"/>
+      <c r="N6" s="58"/>
+      <c r="O6" s="58"/>
+      <c r="P6" s="147"/>
+      <c r="Q6" s="147"/>
+      <c r="T6" s="57"/>
+      <c r="U6" s="57"/>
+    </row>
+    <row r="7" spans="1:23" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="137" t="s">
+        <v>83</v>
+      </c>
+      <c r="B7" s="137"/>
+      <c r="C7" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="D7" s="136"/>
+      <c r="E7" s="136"/>
+      <c r="F7" s="139" t="s">
+        <v>82</v>
+      </c>
+      <c r="G7" s="139"/>
+      <c r="H7" s="148"/>
+      <c r="I7" s="148"/>
+      <c r="J7" s="148"/>
+      <c r="K7" s="59"/>
+      <c r="L7" s="59"/>
+      <c r="M7" s="57"/>
+      <c r="N7" s="9" t="s">
         <v>84</v>
       </c>
-      <c r="B7" s="161"/>
-[...15 lines deleted...]
-      <c r="N7" s="97" t="s">
+      <c r="O7" s="138"/>
+      <c r="P7" s="138"/>
+      <c r="Q7" s="60"/>
+      <c r="R7" s="10" t="s">
         <v>85</v>
       </c>
-      <c r="O7" s="164"/>
-[...8 lines deleted...]
-      <c r="N8" s="159" t="s">
+      <c r="S7" s="131"/>
+      <c r="T7" s="131"/>
+      <c r="U7" s="58"/>
+    </row>
+    <row r="8" spans="1:23" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="N8" s="185" t="s">
         <v>77</v>
       </c>
-      <c r="O8" s="159"/>
-[...6 lines deleted...]
-      <c r="A9" s="112" t="s">
+      <c r="O8" s="185"/>
+      <c r="P8" s="60"/>
+      <c r="Q8" s="60"/>
+      <c r="R8" s="60"/>
+      <c r="S8" s="60"/>
+      <c r="T8" s="60"/>
+      <c r="U8" s="60"/>
+    </row>
+    <row r="9" spans="1:23" ht="16.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="141" t="s">
         <v>23</v>
       </c>
-      <c r="B9" s="113"/>
-[...11 lines deleted...]
-      <c r="L9" s="29" t="s">
+      <c r="B9" s="142"/>
+      <c r="C9" s="143"/>
+      <c r="D9" s="141" t="s">
+        <v>80</v>
+      </c>
+      <c r="E9" s="142"/>
+      <c r="F9" s="142"/>
+      <c r="G9" s="142"/>
+      <c r="H9" s="142"/>
+      <c r="I9" s="142"/>
+      <c r="J9" s="142"/>
+      <c r="K9" s="143"/>
+      <c r="L9" s="61" t="s">
         <v>22</v>
       </c>
-      <c r="N9" s="159"/>
-[...1 lines deleted...]
-      <c r="P9" s="160" t="s">
+      <c r="N9" s="185"/>
+      <c r="O9" s="185"/>
+      <c r="P9" s="138" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q9" s="138"/>
+      <c r="R9" s="138"/>
+      <c r="S9" s="11" t="s">
         <v>88</v>
       </c>
-      <c r="Q9" s="160"/>
-[...3 lines deleted...]
-    <row r="10" spans="1:21" ht="16.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="T9" s="62"/>
+      <c r="U9" s="63"/>
+    </row>
+    <row r="10" spans="1:23" ht="16.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="B10" s="3" t="s">
+      <c r="B10" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="C10" s="7" t="s">
+      <c r="C10" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="D10" s="5" t="s">
+      <c r="D10" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="E10" s="8" t="s">
+      <c r="E10" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="F10" s="6"/>
-      <c r="G10" s="4" t="s">
+      <c r="F10" s="17"/>
+      <c r="G10" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="H10" s="8" t="s">
+      <c r="H10" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="I10" s="6"/>
-      <c r="J10" s="4" t="s">
+      <c r="I10" s="17"/>
+      <c r="J10" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="K10" s="54" t="s">
+      <c r="K10" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="L10" s="10"/>
-      <c r="N10" s="110" t="s">
+      <c r="L10" s="64"/>
+      <c r="N10" s="140" t="s">
         <v>78</v>
       </c>
-      <c r="O10" s="110"/>
-      <c r="P10" s="166" t="s">
+      <c r="O10" s="140"/>
+      <c r="P10" s="149" t="s">
+        <v>89</v>
+      </c>
+      <c r="Q10" s="149"/>
+      <c r="R10" s="149"/>
+      <c r="S10" s="20" t="s">
         <v>88</v>
       </c>
-      <c r="Q10" s="111"/>
-[...4 lines deleted...]
-      <c r="A11" s="32" t="s">
+      <c r="T10" s="65"/>
+      <c r="U10" s="66"/>
+    </row>
+    <row r="11" spans="1:23" ht="21" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="B11" s="79"/>
-[...10 lines deleted...]
-      <c r="R11" s="151" t="s">
+      <c r="B11" s="67"/>
+      <c r="C11" s="68"/>
+      <c r="D11" s="69"/>
+      <c r="E11" s="70"/>
+      <c r="F11" s="71"/>
+      <c r="G11" s="72"/>
+      <c r="H11" s="73"/>
+      <c r="I11" s="71"/>
+      <c r="J11" s="72"/>
+      <c r="K11" s="74"/>
+      <c r="L11" s="75"/>
+      <c r="R11" s="175" t="s">
         <v>60</v>
       </c>
-      <c r="S11" s="152"/>
-[...2 lines deleted...]
-      <c r="A12" s="33" t="s">
+      <c r="S11" s="176"/>
+      <c r="T11" s="177"/>
+      <c r="U11" s="76"/>
+    </row>
+    <row r="12" spans="1:23" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="81"/>
-[...18 lines deleted...]
-      <c r="A13" s="33" t="s">
+      <c r="B12" s="77"/>
+      <c r="C12" s="78"/>
+      <c r="D12" s="72"/>
+      <c r="E12" s="73"/>
+      <c r="F12" s="71"/>
+      <c r="G12" s="72"/>
+      <c r="H12" s="73"/>
+      <c r="I12" s="71"/>
+      <c r="J12" s="72"/>
+      <c r="K12" s="74"/>
+      <c r="L12" s="79"/>
+      <c r="N12" s="80"/>
+      <c r="O12" s="81"/>
+      <c r="P12" s="56"/>
+      <c r="Q12" s="56"/>
+      <c r="R12" s="178"/>
+      <c r="S12" s="179"/>
+      <c r="T12" s="180"/>
+      <c r="U12" s="76"/>
+    </row>
+    <row r="13" spans="1:23" ht="16.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="B13" s="81"/>
-[...10 lines deleted...]
-      <c r="N13" s="14" t="s">
+      <c r="B13" s="77"/>
+      <c r="C13" s="78"/>
+      <c r="D13" s="72"/>
+      <c r="E13" s="73"/>
+      <c r="F13" s="71"/>
+      <c r="G13" s="72"/>
+      <c r="H13" s="73"/>
+      <c r="I13" s="71"/>
+      <c r="J13" s="72"/>
+      <c r="K13" s="74"/>
+      <c r="L13" s="75"/>
+      <c r="N13" s="23" t="s">
         <v>25</v>
       </c>
-      <c r="O13" s="14" t="s">
+      <c r="O13" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="P13" s="11" t="s">
+      <c r="P13" s="24" t="s">
         <v>27</v>
       </c>
-      <c r="Q13" s="11" t="s">
+      <c r="Q13" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="R13" s="39" t="s">
+      <c r="R13" s="25" t="s">
         <v>57</v>
       </c>
-      <c r="S13" s="42" t="s">
+      <c r="S13" s="26"/>
+      <c r="T13" s="27" t="s">
         <v>58</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="33" t="s">
+      <c r="U13" s="63"/>
+    </row>
+    <row r="14" spans="1:23" ht="16.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="B14" s="81"/>
-[...10 lines deleted...]
-      <c r="N14" s="61" t="s">
+      <c r="B14" s="77"/>
+      <c r="C14" s="78"/>
+      <c r="D14" s="72"/>
+      <c r="E14" s="73"/>
+      <c r="F14" s="71"/>
+      <c r="G14" s="72"/>
+      <c r="H14" s="73"/>
+      <c r="I14" s="71"/>
+      <c r="J14" s="72"/>
+      <c r="K14" s="74"/>
+      <c r="L14" s="79"/>
+      <c r="N14" s="28" t="s">
         <v>29</v>
       </c>
-      <c r="O14" s="63"/>
-[...2 lines deleted...]
-      <c r="R14" s="50" t="s">
+      <c r="O14" s="82"/>
+      <c r="P14" s="82"/>
+      <c r="Q14" s="82"/>
+      <c r="R14" s="29" t="s">
         <v>59</v>
       </c>
-      <c r="S14" s="43">
+      <c r="S14" s="132">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="33" t="s">
+      <c r="T14" s="133"/>
+      <c r="U14" s="83"/>
+    </row>
+    <row r="15" spans="1:23" ht="16.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="22" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="81"/>
-[...9 lines deleted...]
-      <c r="L15" s="73"/>
+      <c r="B15" s="77"/>
+      <c r="C15" s="78"/>
+      <c r="D15" s="72"/>
+      <c r="E15" s="73"/>
+      <c r="F15" s="71"/>
+      <c r="G15" s="72"/>
+      <c r="H15" s="73"/>
+      <c r="I15" s="71"/>
+      <c r="J15" s="72"/>
+      <c r="K15" s="74"/>
+      <c r="L15" s="75"/>
       <c r="N15" s="30" t="s">
         <v>30</v>
       </c>
-      <c r="O15" s="64"/>
-[...2 lines deleted...]
-      <c r="R15" s="51" t="s">
+      <c r="O15" s="84"/>
+      <c r="P15" s="84"/>
+      <c r="Q15" s="84"/>
+      <c r="R15" s="31" t="s">
         <v>66</v>
       </c>
-      <c r="S15" s="44" t="s">
+      <c r="S15" s="134" t="s">
         <v>61</v>
       </c>
-      <c r="T15" s="25"/>
-[...3 lines deleted...]
-      <c r="A16" s="33" t="s">
+      <c r="T15" s="135"/>
+      <c r="U15" s="55"/>
+      <c r="V15" s="85"/>
+      <c r="W15" s="85"/>
+    </row>
+    <row r="16" spans="1:23" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="22" t="s">
         <v>18</v>
       </c>
-      <c r="B16" s="102"/>
-[...10 lines deleted...]
-      <c r="N16" s="36" t="s">
+      <c r="B16" s="86"/>
+      <c r="C16" s="87"/>
+      <c r="D16" s="88"/>
+      <c r="E16" s="89"/>
+      <c r="F16" s="71"/>
+      <c r="G16" s="72"/>
+      <c r="H16" s="73"/>
+      <c r="I16" s="71"/>
+      <c r="J16" s="72"/>
+      <c r="K16" s="74"/>
+      <c r="L16" s="79"/>
+      <c r="N16" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="O16" s="55">
+      <c r="O16" s="191">
         <f>SUM(O14:O15)</f>
         <v>0</v>
       </c>
-      <c r="P16" s="55">
+      <c r="P16" s="191">
         <f t="shared" ref="P16:Q16" si="0">SUM(P14:P15)</f>
         <v>0</v>
       </c>
-      <c r="Q16" s="55">
+      <c r="Q16" s="191">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="R16" s="51" t="s">
+      <c r="R16" s="31" t="s">
         <v>62</v>
       </c>
-      <c r="S16" s="44" t="s">
+      <c r="S16" s="134" t="s">
         <v>63</v>
       </c>
-      <c r="T16" s="25"/>
-[...3 lines deleted...]
-      <c r="A17" s="34" t="s">
+      <c r="T16" s="135"/>
+      <c r="U16" s="55"/>
+      <c r="V16" s="85"/>
+      <c r="W16" s="85"/>
+    </row>
+    <row r="17" spans="1:27" ht="16.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="33" t="s">
         <v>19</v>
       </c>
-      <c r="B17" s="98"/>
-[...9 lines deleted...]
-      <c r="L17" s="73"/>
+      <c r="B17" s="90"/>
+      <c r="C17" s="91"/>
+      <c r="D17" s="92"/>
+      <c r="E17" s="93"/>
+      <c r="F17" s="71"/>
+      <c r="G17" s="72"/>
+      <c r="H17" s="73"/>
+      <c r="I17" s="71"/>
+      <c r="J17" s="72"/>
+      <c r="K17" s="74"/>
+      <c r="L17" s="75"/>
       <c r="N17" s="30" t="s">
         <v>32</v>
       </c>
-      <c r="O17" s="64"/>
-[...2 lines deleted...]
-      <c r="R17" s="52" t="s">
+      <c r="O17" s="84"/>
+      <c r="P17" s="84"/>
+      <c r="Q17" s="84"/>
+      <c r="R17" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="S17" s="45" t="s">
+      <c r="S17" s="126" t="s">
         <v>65</v>
       </c>
-      <c r="T17" s="24"/>
-[...3 lines deleted...]
-      <c r="A18" s="139" t="s">
+      <c r="T17" s="127"/>
+      <c r="U17" s="94"/>
+      <c r="V17" s="95"/>
+      <c r="W17" s="95"/>
+    </row>
+    <row r="18" spans="1:27" ht="17.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="160" t="s">
         <v>54</v>
       </c>
-      <c r="B18" s="141"/>
-[...9 lines deleted...]
-      <c r="L18" s="75">
+      <c r="B18" s="162"/>
+      <c r="C18" s="162"/>
+      <c r="D18" s="162"/>
+      <c r="E18" s="162"/>
+      <c r="F18" s="162"/>
+      <c r="G18" s="162"/>
+      <c r="H18" s="162"/>
+      <c r="I18" s="162"/>
+      <c r="J18" s="162"/>
+      <c r="K18" s="163"/>
+      <c r="L18" s="189">
         <f>SUM(L11,L12,L13,L14,L15,L16,L17)</f>
         <v>0</v>
       </c>
-      <c r="N18" s="31" t="s">
+      <c r="N18" s="35" t="s">
         <v>33</v>
       </c>
-      <c r="O18" s="56">
+      <c r="O18" s="96">
         <f>SUM(O16-O17)</f>
         <v>0</v>
       </c>
-      <c r="P18" s="56">
+      <c r="P18" s="96">
         <f t="shared" ref="P18:Q18" si="1">SUM(P16-P17)</f>
         <v>0</v>
       </c>
-      <c r="Q18" s="56">
+      <c r="Q18" s="96">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="R18" s="53" t="s">
+      <c r="R18" s="36" t="s">
         <v>67</v>
       </c>
-      <c r="S18" s="46" t="s">
+      <c r="S18" s="128" t="s">
         <v>68</v>
       </c>
-      <c r="T18" s="25"/>
-[...3 lines deleted...]
-      <c r="A19" s="32" t="s">
+      <c r="T18" s="129"/>
+      <c r="U18" s="97"/>
+      <c r="V18" s="85"/>
+      <c r="W18" s="85"/>
+    </row>
+    <row r="19" spans="1:27" ht="16.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="B19" s="79"/>
-[...18 lines deleted...]
-      <c r="A20" s="33" t="s">
+      <c r="B19" s="67"/>
+      <c r="C19" s="98"/>
+      <c r="D19" s="99"/>
+      <c r="E19" s="100"/>
+      <c r="F19" s="101"/>
+      <c r="G19" s="102"/>
+      <c r="H19" s="103"/>
+      <c r="I19" s="101"/>
+      <c r="J19" s="104"/>
+      <c r="K19" s="105"/>
+      <c r="L19" s="106"/>
+      <c r="N19" s="107"/>
+      <c r="O19" s="107"/>
+      <c r="P19" s="107"/>
+      <c r="Q19" s="107"/>
+      <c r="R19" s="107"/>
+      <c r="S19" s="107"/>
+      <c r="T19" s="107"/>
+      <c r="U19" s="108"/>
+    </row>
+    <row r="20" spans="1:27" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="B20" s="81"/>
-[...10 lines deleted...]
-      <c r="N20" s="146" t="s">
+      <c r="B20" s="77"/>
+      <c r="C20" s="109"/>
+      <c r="D20" s="104"/>
+      <c r="E20" s="103"/>
+      <c r="F20" s="101"/>
+      <c r="G20" s="102"/>
+      <c r="H20" s="103"/>
+      <c r="I20" s="101"/>
+      <c r="J20" s="104"/>
+      <c r="K20" s="105"/>
+      <c r="L20" s="106"/>
+      <c r="N20" s="167" t="s">
         <v>69</v>
       </c>
-      <c r="O20" s="146"/>
-[...12 lines deleted...]
-      <c r="A21" s="33" t="s">
+      <c r="O20" s="167"/>
+      <c r="P20" s="167"/>
+      <c r="Q20" s="167"/>
+      <c r="R20" s="167"/>
+      <c r="S20" s="167"/>
+      <c r="T20" s="167"/>
+      <c r="U20" s="110"/>
+      <c r="V20" s="150"/>
+      <c r="W20" s="150"/>
+      <c r="X20" s="150"/>
+      <c r="Y20" s="150"/>
+      <c r="Z20" s="150"/>
+      <c r="AA20" s="150"/>
+    </row>
+    <row r="21" spans="1:27" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="B21" s="81"/>
-[...24 lines deleted...]
-      <c r="A22" s="33" t="s">
+      <c r="B21" s="77"/>
+      <c r="C21" s="109"/>
+      <c r="D21" s="104"/>
+      <c r="E21" s="103"/>
+      <c r="F21" s="101"/>
+      <c r="G21" s="102"/>
+      <c r="H21" s="103"/>
+      <c r="I21" s="101"/>
+      <c r="J21" s="104"/>
+      <c r="K21" s="105"/>
+      <c r="L21" s="106"/>
+      <c r="N21" s="167"/>
+      <c r="O21" s="167"/>
+      <c r="P21" s="167"/>
+      <c r="Q21" s="167"/>
+      <c r="R21" s="167"/>
+      <c r="S21" s="167"/>
+      <c r="T21" s="167"/>
+      <c r="U21" s="110"/>
+      <c r="V21" s="150"/>
+      <c r="W21" s="150"/>
+      <c r="X21" s="150"/>
+      <c r="Y21" s="150"/>
+      <c r="Z21" s="150"/>
+      <c r="AA21" s="150"/>
+    </row>
+    <row r="22" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="B22" s="81"/>
-[...9 lines deleted...]
-      <c r="L22" s="76"/>
+      <c r="B22" s="77"/>
+      <c r="C22" s="109"/>
+      <c r="D22" s="104"/>
+      <c r="E22" s="103"/>
+      <c r="F22" s="101"/>
+      <c r="G22" s="102"/>
+      <c r="H22" s="103"/>
+      <c r="I22" s="101"/>
+      <c r="J22" s="104"/>
+      <c r="K22" s="105"/>
+      <c r="L22" s="106"/>
+      <c r="N22" s="5"/>
       <c r="O22" s="37"/>
       <c r="P22" s="37"/>
       <c r="Q22" s="37"/>
       <c r="R22" s="37"/>
       <c r="S22" s="37"/>
-      <c r="T22" s="129"/>
-[...7 lines deleted...]
-      <c r="A23" s="33" t="s">
+      <c r="T22" s="37"/>
+      <c r="U22" s="111"/>
+      <c r="V22" s="150"/>
+      <c r="W22" s="150"/>
+      <c r="X22" s="150"/>
+      <c r="Y22" s="150"/>
+      <c r="Z22" s="150"/>
+      <c r="AA22" s="150"/>
+    </row>
+    <row r="23" spans="1:27" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="22" t="s">
         <v>17</v>
       </c>
-      <c r="B23" s="81"/>
-[...10 lines deleted...]
-      <c r="N23" s="146" t="s">
+      <c r="B23" s="77"/>
+      <c r="C23" s="109"/>
+      <c r="D23" s="104"/>
+      <c r="E23" s="103"/>
+      <c r="F23" s="101"/>
+      <c r="G23" s="102"/>
+      <c r="H23" s="103"/>
+      <c r="I23" s="101"/>
+      <c r="J23" s="104"/>
+      <c r="K23" s="105"/>
+      <c r="L23" s="106"/>
+      <c r="N23" s="167" t="s">
         <v>52</v>
       </c>
-      <c r="O23" s="146"/>
-[...6 lines deleted...]
-      <c r="A24" s="33" t="s">
+      <c r="O23" s="167"/>
+      <c r="P23" s="167"/>
+      <c r="Q23" s="167"/>
+      <c r="R23" s="167"/>
+      <c r="S23" s="167"/>
+      <c r="T23" s="167"/>
+      <c r="U23" s="110"/>
+    </row>
+    <row r="24" spans="1:27" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="22" t="s">
         <v>18</v>
       </c>
-      <c r="B24" s="81"/>
-[...18 lines deleted...]
-      <c r="A25" s="34" t="s">
+      <c r="B24" s="77"/>
+      <c r="C24" s="109"/>
+      <c r="D24" s="104"/>
+      <c r="E24" s="103"/>
+      <c r="F24" s="101"/>
+      <c r="G24" s="102"/>
+      <c r="H24" s="103"/>
+      <c r="I24" s="101"/>
+      <c r="J24" s="104"/>
+      <c r="K24" s="105"/>
+      <c r="L24" s="106"/>
+      <c r="N24" s="167"/>
+      <c r="O24" s="167"/>
+      <c r="P24" s="167"/>
+      <c r="Q24" s="167"/>
+      <c r="R24" s="167"/>
+      <c r="S24" s="167"/>
+      <c r="T24" s="167"/>
+      <c r="U24" s="110"/>
+    </row>
+    <row r="25" spans="1:27" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="33" t="s">
         <v>19</v>
       </c>
-      <c r="B25" s="81"/>
-[...17 lines deleted...]
-      <c r="A26" s="139" t="s">
+      <c r="B25" s="77"/>
+      <c r="C25" s="109"/>
+      <c r="D25" s="104"/>
+      <c r="E25" s="103"/>
+      <c r="F25" s="112"/>
+      <c r="G25" s="102"/>
+      <c r="H25" s="103"/>
+      <c r="I25" s="112"/>
+      <c r="J25" s="104"/>
+      <c r="K25" s="105"/>
+      <c r="L25" s="106"/>
+      <c r="N25" s="5"/>
+      <c r="O25" s="38"/>
+      <c r="P25" s="38"/>
+      <c r="Q25" s="38"/>
+      <c r="R25" s="38"/>
+      <c r="S25" s="38"/>
+      <c r="T25" s="38"/>
+      <c r="U25" s="113"/>
+    </row>
+    <row r="26" spans="1:27" ht="16.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="160" t="s">
         <v>55</v>
       </c>
-      <c r="B26" s="140"/>
-[...9 lines deleted...]
-      <c r="L26" s="77">
+      <c r="B26" s="161"/>
+      <c r="C26" s="161"/>
+      <c r="D26" s="161"/>
+      <c r="E26" s="161"/>
+      <c r="F26" s="162"/>
+      <c r="G26" s="162"/>
+      <c r="H26" s="162"/>
+      <c r="I26" s="162"/>
+      <c r="J26" s="162"/>
+      <c r="K26" s="163"/>
+      <c r="L26" s="190">
         <f>SUM(L25,L24,L23,L22,L21,L20,L19)</f>
         <v>0</v>
       </c>
-      <c r="N26" s="155" t="s">
+      <c r="N26" s="181" t="s">
         <v>70</v>
       </c>
-      <c r="O26" s="155"/>
-[...6 lines deleted...]
-      <c r="A27" s="143" t="s">
+      <c r="O26" s="181"/>
+      <c r="P26" s="181"/>
+      <c r="Q26" s="181"/>
+      <c r="R26" s="181"/>
+      <c r="S26" s="181"/>
+      <c r="T26" s="181"/>
+      <c r="U26" s="114"/>
+    </row>
+    <row r="27" spans="1:27" ht="16.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="164" t="s">
         <v>56</v>
       </c>
-      <c r="B27" s="144"/>
-[...9 lines deleted...]
-      <c r="L27" s="77">
+      <c r="B27" s="165"/>
+      <c r="C27" s="165"/>
+      <c r="D27" s="165"/>
+      <c r="E27" s="165"/>
+      <c r="F27" s="165"/>
+      <c r="G27" s="165"/>
+      <c r="H27" s="165"/>
+      <c r="I27" s="165"/>
+      <c r="J27" s="165"/>
+      <c r="K27" s="166"/>
+      <c r="L27" s="190">
         <f>SUM(L18,L26)</f>
         <v>0</v>
       </c>
-      <c r="N27" s="155"/>
-[...8 lines deleted...]
-      <c r="A29" s="133" t="s">
+      <c r="N27" s="181"/>
+      <c r="O27" s="181"/>
+      <c r="P27" s="181"/>
+      <c r="Q27" s="181"/>
+      <c r="R27" s="181"/>
+      <c r="S27" s="181"/>
+      <c r="T27" s="181"/>
+      <c r="U27" s="114"/>
+    </row>
+    <row r="28" spans="1:27" ht="13.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="N28" s="5"/>
+      <c r="O28" s="5"/>
+      <c r="P28" s="5"/>
+      <c r="Q28" s="5"/>
+      <c r="R28" s="5"/>
+      <c r="S28" s="5"/>
+      <c r="T28" s="5"/>
+    </row>
+    <row r="29" spans="1:27" ht="14.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="154" t="s">
         <v>45</v>
       </c>
-      <c r="B29" s="134"/>
-[...9 lines deleted...]
-      <c r="N29" s="112" t="s">
+      <c r="B29" s="155"/>
+      <c r="C29" s="155"/>
+      <c r="D29" s="155"/>
+      <c r="E29" s="155"/>
+      <c r="F29" s="155"/>
+      <c r="G29" s="155"/>
+      <c r="H29" s="155"/>
+      <c r="I29" s="155"/>
+      <c r="J29" s="155"/>
+      <c r="K29" s="156"/>
+      <c r="N29" s="141" t="s">
         <v>34</v>
       </c>
-      <c r="O29" s="113"/>
-[...5 lines deleted...]
-      <c r="A30" s="136" t="s">
+      <c r="O29" s="142"/>
+      <c r="P29" s="142"/>
+      <c r="Q29" s="142"/>
+      <c r="R29" s="143"/>
+      <c r="S29" s="115"/>
+    </row>
+    <row r="30" spans="1:27" ht="14.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="157" t="s">
         <v>46</v>
       </c>
-      <c r="B30" s="137"/>
-[...10 lines deleted...]
-      <c r="O30" s="18" t="s">
+      <c r="B30" s="158"/>
+      <c r="C30" s="158"/>
+      <c r="D30" s="158"/>
+      <c r="E30" s="158"/>
+      <c r="F30" s="158"/>
+      <c r="G30" s="159"/>
+      <c r="H30" s="39"/>
+      <c r="I30" s="40"/>
+      <c r="J30" s="40"/>
+      <c r="K30" s="41"/>
+      <c r="N30" s="42"/>
+      <c r="O30" s="43" t="s">
         <v>41</v>
       </c>
-      <c r="P30" s="18" t="s">
+      <c r="P30" s="43" t="s">
         <v>42</v>
       </c>
-      <c r="Q30" s="19" t="s">
+      <c r="Q30" s="44" t="s">
         <v>43</v>
       </c>
-      <c r="R30" s="20" t="s">
+      <c r="R30" s="46" t="s">
         <v>44</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="124" t="s">
+      <c r="S30" s="116"/>
+    </row>
+    <row r="31" spans="1:27" ht="14.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="151" t="s">
         <v>47</v>
       </c>
-      <c r="B31" s="125"/>
-[...9 lines deleted...]
-      <c r="N31" s="15" t="s">
+      <c r="B31" s="152"/>
+      <c r="C31" s="152"/>
+      <c r="D31" s="152"/>
+      <c r="E31" s="152"/>
+      <c r="F31" s="152"/>
+      <c r="G31" s="153"/>
+      <c r="H31" s="144"/>
+      <c r="I31" s="145"/>
+      <c r="J31" s="145"/>
+      <c r="K31" s="146"/>
+      <c r="N31" s="45" t="s">
         <v>35</v>
       </c>
-      <c r="O31" s="63"/>
-[...5 lines deleted...]
-      <c r="A32" s="59" t="s">
+      <c r="O31" s="82"/>
+      <c r="P31" s="82"/>
+      <c r="Q31" s="82"/>
+      <c r="R31" s="117"/>
+      <c r="S31" s="118"/>
+    </row>
+    <row r="32" spans="1:27" ht="14.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="124" t="s">
         <v>79</v>
       </c>
-      <c r="B32" s="60"/>
-[...11 lines deleted...]
-      <c r="N32" s="16" t="s">
+      <c r="B32" s="125"/>
+      <c r="C32" s="125"/>
+      <c r="D32" s="125"/>
+      <c r="E32" s="186"/>
+      <c r="F32" s="186"/>
+      <c r="G32" s="187"/>
+      <c r="H32" s="168"/>
+      <c r="I32" s="169"/>
+      <c r="J32" s="169"/>
+      <c r="K32" s="170"/>
+      <c r="N32" s="47" t="s">
         <v>36</v>
       </c>
-      <c r="O32" s="63"/>
-[...5 lines deleted...]
-      <c r="A33" s="124" t="s">
+      <c r="O32" s="82"/>
+      <c r="P32" s="82"/>
+      <c r="Q32" s="82"/>
+      <c r="R32" s="117"/>
+      <c r="S32" s="118"/>
+    </row>
+    <row r="33" spans="1:21" ht="14.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="151" t="s">
         <v>48</v>
       </c>
-      <c r="B33" s="125"/>
-[...9 lines deleted...]
-      <c r="N33" s="16" t="s">
+      <c r="B33" s="152"/>
+      <c r="C33" s="152"/>
+      <c r="D33" s="152"/>
+      <c r="E33" s="152"/>
+      <c r="F33" s="152"/>
+      <c r="G33" s="153"/>
+      <c r="H33" s="168"/>
+      <c r="I33" s="169"/>
+      <c r="J33" s="169"/>
+      <c r="K33" s="170"/>
+      <c r="N33" s="47" t="s">
         <v>37</v>
       </c>
-      <c r="O33" s="63"/>
-[...5 lines deleted...]
-      <c r="A34" s="124" t="s">
+      <c r="O33" s="82"/>
+      <c r="P33" s="82"/>
+      <c r="Q33" s="82"/>
+      <c r="R33" s="117"/>
+      <c r="S33" s="118"/>
+    </row>
+    <row r="34" spans="1:21" ht="14.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="151" t="s">
         <v>49</v>
       </c>
-      <c r="B34" s="125"/>
-[...5 lines deleted...]
-      <c r="H34" s="121">
+      <c r="B34" s="152"/>
+      <c r="C34" s="152"/>
+      <c r="D34" s="152"/>
+      <c r="E34" s="152"/>
+      <c r="F34" s="152"/>
+      <c r="G34" s="153"/>
+      <c r="H34" s="192">
         <f>SUM(H31+H32) - H33</f>
         <v>0</v>
       </c>
-      <c r="I34" s="122"/>
-[...2 lines deleted...]
-      <c r="N34" s="16" t="s">
+      <c r="I34" s="193"/>
+      <c r="J34" s="193"/>
+      <c r="K34" s="194"/>
+      <c r="N34" s="47" t="s">
         <v>38</v>
       </c>
-      <c r="O34" s="63"/>
-[...5 lines deleted...]
-      <c r="A35" s="124" t="s">
+      <c r="O34" s="82"/>
+      <c r="P34" s="82"/>
+      <c r="Q34" s="82"/>
+      <c r="R34" s="117"/>
+      <c r="S34" s="118"/>
+    </row>
+    <row r="35" spans="1:21" ht="14.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="151" t="s">
         <v>50</v>
       </c>
-      <c r="B35" s="125"/>
-[...9 lines deleted...]
-      <c r="N35" s="16" t="s">
+      <c r="B35" s="152"/>
+      <c r="C35" s="152"/>
+      <c r="D35" s="152"/>
+      <c r="E35" s="152"/>
+      <c r="F35" s="152"/>
+      <c r="G35" s="153"/>
+      <c r="H35" s="168"/>
+      <c r="I35" s="169"/>
+      <c r="J35" s="169"/>
+      <c r="K35" s="170"/>
+      <c r="N35" s="47" t="s">
         <v>39</v>
       </c>
-      <c r="O35" s="63"/>
-[...5 lines deleted...]
-      <c r="A36" s="124" t="s">
+      <c r="O35" s="82"/>
+      <c r="P35" s="82"/>
+      <c r="Q35" s="82"/>
+      <c r="R35" s="117"/>
+      <c r="S35" s="118"/>
+    </row>
+    <row r="36" spans="1:21" ht="14.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="151" t="s">
         <v>51</v>
       </c>
-      <c r="B36" s="125"/>
-[...5 lines deleted...]
-      <c r="H36" s="130">
+      <c r="B36" s="152"/>
+      <c r="C36" s="152"/>
+      <c r="D36" s="152"/>
+      <c r="E36" s="152"/>
+      <c r="F36" s="152"/>
+      <c r="G36" s="153"/>
+      <c r="H36" s="195">
         <f>SUM(H34-H35)</f>
         <v>0</v>
       </c>
-      <c r="I36" s="131"/>
-[...2 lines deleted...]
-      <c r="N36" s="21" t="s">
+      <c r="I36" s="196"/>
+      <c r="J36" s="196"/>
+      <c r="K36" s="197"/>
+      <c r="N36" s="48" t="s">
         <v>40</v>
       </c>
-      <c r="O36" s="94"/>
-[...25 lines deleted...]
-      <c r="S37" s="150"/>
+      <c r="O36" s="119"/>
+      <c r="P36" s="119"/>
+      <c r="Q36" s="119"/>
+      <c r="R36" s="120"/>
+      <c r="S36" s="118"/>
+    </row>
+    <row r="37" spans="1:21" s="122" customFormat="1" ht="38.450000000000003" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="174" t="s">
+        <v>86</v>
+      </c>
+      <c r="B37" s="174"/>
+      <c r="C37" s="174"/>
+      <c r="D37" s="174"/>
+      <c r="E37" s="174"/>
+      <c r="F37" s="174"/>
+      <c r="G37" s="174"/>
+      <c r="H37" s="174"/>
+      <c r="I37" s="174"/>
+      <c r="J37" s="174"/>
+      <c r="K37" s="174"/>
+      <c r="L37" s="174"/>
+      <c r="M37" s="174"/>
+      <c r="N37" s="174"/>
+      <c r="O37" s="174"/>
+      <c r="P37" s="174"/>
+      <c r="Q37" s="174"/>
+      <c r="R37" s="174"/>
+      <c r="S37" s="174"/>
+      <c r="T37" s="174"/>
+      <c r="U37" s="121"/>
     </row>
   </sheetData>
-  <sheetProtection formatCells="0" formatColumns="0" formatRows="0"/>
-  <mergeCells count="44">
+  <sheetProtection algorithmName="SHA-512" hashValue="aOnFfhEBYcmRDu6oTJsE3Mk6VZcd++aSvWqiXEEuoWtTC4eqi3S/EWyKPScM/69wS0J7Lau4Vz5yfnLB8clI7A==" saltValue="8ntDEyocwXy+HQSyQA3Dmw==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0"/>
+  <mergeCells count="51">
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="Q1:S2"/>
+    <mergeCell ref="Q1:T2"/>
     <mergeCell ref="A2:N2"/>
-    <mergeCell ref="A37:S37"/>
-[...3 lines deleted...]
-    <mergeCell ref="A3:S3"/>
+    <mergeCell ref="A37:T37"/>
+    <mergeCell ref="R11:T12"/>
+    <mergeCell ref="N20:T21"/>
+    <mergeCell ref="N26:T27"/>
+    <mergeCell ref="A3:T3"/>
     <mergeCell ref="J5:L5"/>
-    <mergeCell ref="M5:N5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="N8:O9"/>
-    <mergeCell ref="P9:S9"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="D9:K9"/>
     <mergeCell ref="A18:K18"/>
-    <mergeCell ref="T20:Y22"/>
-    <mergeCell ref="H36:K36"/>
+    <mergeCell ref="E32:G32"/>
+    <mergeCell ref="B5:H5"/>
     <mergeCell ref="A35:G35"/>
     <mergeCell ref="A36:G36"/>
     <mergeCell ref="A29:K29"/>
     <mergeCell ref="A30:G30"/>
     <mergeCell ref="A26:K26"/>
     <mergeCell ref="A27:K27"/>
-    <mergeCell ref="N23:S24"/>
     <mergeCell ref="H32:K32"/>
     <mergeCell ref="H33:K33"/>
     <mergeCell ref="H34:K34"/>
     <mergeCell ref="H35:K35"/>
     <mergeCell ref="A31:G31"/>
     <mergeCell ref="A33:G33"/>
     <mergeCell ref="A34:G34"/>
-    <mergeCell ref="E32:G32"/>
-[...4 lines deleted...]
-    <mergeCell ref="H31:K31"/>
     <mergeCell ref="P6:Q6"/>
     <mergeCell ref="H7:J7"/>
+    <mergeCell ref="P10:R10"/>
+    <mergeCell ref="V20:AA22"/>
+    <mergeCell ref="H36:K36"/>
+    <mergeCell ref="N23:T24"/>
+    <mergeCell ref="A32:D32"/>
+    <mergeCell ref="S17:T17"/>
+    <mergeCell ref="S18:T18"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="S7:T7"/>
+    <mergeCell ref="S14:T14"/>
+    <mergeCell ref="S15:T15"/>
+    <mergeCell ref="S16:T16"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="O7:P7"/>
     <mergeCell ref="F7:G7"/>
+    <mergeCell ref="P9:R9"/>
+    <mergeCell ref="N10:O10"/>
+    <mergeCell ref="N29:R29"/>
+    <mergeCell ref="H31:K31"/>
   </mergeCells>
   <phoneticPr fontId="20" type="noConversion"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>