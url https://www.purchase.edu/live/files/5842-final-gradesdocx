--- v0 (2026-05-06)
+++ v1 (2026-06-24)
@@ -133,58 +133,56 @@
         </w:rPr>
         <w:t>Academics</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71B63CB9" w14:textId="77777777" w:rsidR="00A72A75" w:rsidRDefault="00B730EE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="718"/>
         </w:tabs>
         <w:ind w:left="718" w:hanging="358"/>
       </w:pPr>
       <w:r>
         <w:t>Click</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>MyHeliotrope</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>login</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -389,86 +387,108 @@
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="4079875"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B92C98B" w14:textId="77777777" w:rsidR="00A72A75" w:rsidRDefault="00A72A75">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F55F876" w14:textId="5B72541C" w:rsidR="00A72A75" w:rsidRPr="00F56759" w:rsidRDefault="00B730EE">
+    <w:p w14:paraId="5297C7AF" w14:textId="0B5D1491" w:rsidR="00564D2E" w:rsidRPr="00564D2E" w:rsidRDefault="00564D2E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="718"/>
+        </w:tabs>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="718" w:hanging="358"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564D2E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Click on the Term column header to sort courses by term.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F55F876" w14:textId="097E6FE8" w:rsidR="00A72A75" w:rsidRPr="00F56759" w:rsidRDefault="00B730EE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="718"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="718" w:hanging="358"/>
       </w:pPr>
       <w:r>
         <w:t>Select</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>co</w:t>
-[...2 lines deleted...]
-        <w:t>urse</w:t>
+        <w:t>course</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>you</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>want</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -496,105 +516,102 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>for from</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>your</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>li</w:t>
-[...2 lines deleted...]
-        <w:t>st</w:t>
+        <w:t>list</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>courses.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C08EB2D" w14:textId="77777777" w:rsidR="00F56759" w:rsidRDefault="00F56759" w:rsidP="00F56759">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="718"/>
         </w:tabs>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3029976B" w14:textId="71D2BC02" w:rsidR="00A72A75" w:rsidRDefault="00F56759" w:rsidP="0052686A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="358"/>
         <w:sectPr w:rsidR="00A72A75">
           <w:headerReference w:type="default" r:id="rId8"/>
           <w:footerReference w:type="default" r:id="rId9"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1980" w:right="1440" w:bottom="1400" w:left="1440" w:header="185" w:footer="1207" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3C838094" wp14:editId="532ACD50">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3C838094" wp14:editId="75B32011">
             <wp:extent cx="5943600" cy="1236980"/>
             <wp:effectExtent l="0" t="0" r="0" b="1270"/>
             <wp:docPr id="10" name="Image 10" descr="Graphic showing the course lists"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="10" name="Image 10" descr="Graphic showing the course lists"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
@@ -961,51 +978,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>WF (student stopped attending but did not formally withdraw).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="653103B6" w14:textId="77777777" w:rsidR="00A72A75" w:rsidRDefault="00A72A75">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2468402D" w14:textId="38F0A276" w:rsidR="00A72A75" w:rsidRDefault="00BE6151">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02955752" wp14:editId="36439F16">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02955752" wp14:editId="222EBA70">
             <wp:extent cx="5937250" cy="1523999"/>
             <wp:effectExtent l="0" t="0" r="6350" b="635"/>
             <wp:docPr id="11" name="Image 11" descr="Graphic showing the screen where final grades are submitted"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="11" name="Image 11" descr="Graphic showing the screen where final grades are submitted"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
@@ -1199,51 +1216,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Roster </w:t>
       </w:r>
       <w:r>
         <w:t>tab.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51B02814" w14:textId="77777777" w:rsidR="00A72A75" w:rsidRDefault="00A72A75">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6DFE75C8" w14:textId="61F21A8D" w:rsidR="00A72A75" w:rsidRDefault="00BE6151">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1FF17289" wp14:editId="0CC3A70C">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1FF17289" wp14:editId="0CEAAE55">
             <wp:extent cx="5937250" cy="1092200"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:docPr id="12" name="Image 12" descr="Graphic showing the tab for resolution date when a final grade of &quot;I&quot; is entered"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="12" name="Image 12" descr="Graphic showing the tab for resolution date when a final grade of &quot;I&quot; is entered"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
@@ -2172,85 +2189,85 @@
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>|</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-9"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:hyperlink r:id="rId1">
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-2"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>Registrar@purchase.edu</w:t>
                             </w:r>
                           </w:hyperlink>
                         </w:p>
-                        <w:p w14:paraId="652DD3EA" w14:textId="77777777" w:rsidR="00A72A75" w:rsidRDefault="00B730EE">
+                        <w:p w14:paraId="652DD3EA" w14:textId="77777777" w:rsidR="00A72A75" w:rsidRDefault="00564D2E">
                           <w:pPr>
                             <w:spacing w:line="219" w:lineRule="exact"/>
                             <w:ind w:left="4307"/>
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                           </w:pPr>
                           <w:hyperlink w:anchor="_bookmark0" w:history="1">
-                            <w:r>
+                            <w:r w:rsidR="00B730EE">
                               <w:rPr>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="18"/>
                                 <w:u w:val="single" w:color="0000FF"/>
                               </w:rPr>
                               <w:t>Back</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidR="00B730EE">
                               <w:rPr>
                                 <w:color w:val="0000FF"/>
                                 <w:spacing w:val="-1"/>
                                 <w:sz w:val="18"/>
                                 <w:u w:val="single" w:color="0000FF"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidR="00B730EE">
                               <w:rPr>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="18"/>
                                 <w:u w:val="single" w:color="0000FF"/>
                               </w:rPr>
                               <w:t xml:space="preserve">to </w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidR="00B730EE">
                               <w:rPr>
                                 <w:color w:val="0000FF"/>
                                 <w:spacing w:val="-5"/>
                                 <w:sz w:val="18"/>
                                 <w:u w:val="single" w:color="0000FF"/>
                               </w:rPr>
                               <w:t>top</w:t>
                             </w:r>
                           </w:hyperlink>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape w14:anchorId="24120E02" id="Textbox 8" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:283.35pt;margin-top:720.65pt;width:257.95pt;height:22.9pt;z-index:-15793152;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDACWSxmQEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs1uGyEQvlfqOyDu9W4cJU1WXkdto1aV&#10;ojZSmgfALHhRF4bOYO/67TuQtV01t6oXGGD4+H5Y3U1+EHuD5CC08mJRS2GChs6FbSuff3x+dyMF&#10;JRU6NUAwrTwYknfrt29WY2zMEnoYOoOCQQI1Y2xln1Jsqop0b7yiBUQT+NACepV4iduqQzUyuh+q&#10;ZV1fVyNgFxG0IeLd+5dDuS741hqdvltLJomhlcwtlRHLuMljtV6pZosq9k7PNNQ/sPDKBX70BHWv&#10;khI7dK+gvNMIBDYtNPgKrHXaFA2s5qL+S81Tr6IpWtgciieb6P/B6m/7p/iIIk0fYeIAiwiKD6B/&#10;EntTjZGauSd7Sg1xdxY6WfR5ZgmCL7K3h5OfZkpC8+bl8v3V7fWVFJrPlrf1zWUxvDrfjkjpiwEv&#10;ctFK5LwKA7V/oJTfV82xZSbz8n5mkqbNJFzHyDnFvLOB7sBaRo6zlfRrp9BIMXwN7FfO/ljgsdgc&#10;C0zDJyg/JEsK8GGXwLpC4Iw7E+AgCq/50+Sk/1yXrvPXXv8GAAD//wMAUEsDBBQABgAIAAAAIQCF&#10;5/VX4gAAAA4BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI+xTsMwEIZ3JN7BOiQ2aqctbghxqqqCCQmR&#10;hoHRid3EanwOsduGt8eZYLz7P/33Xb6dbE8uevTGoYBkwYBobJwy2Ar4rF4fUiA+SFSyd6gF/GgP&#10;2+L2JpeZclcs9eUQWhJL0GdSQBfCkFHqm05b6Rdu0BizoxutDHEcW6pGeY3ltqdLxji10mC80MlB&#10;7zvdnA5nK2D3heWL+X6vP8pjaarqieEbPwlxfzftnoEEPYU/GGb9qA5FdKrdGZUnvYBHzjcRjcF6&#10;nayAzAhLlxxIPe/STQK0yOn/N4pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMAJZLGZ&#10;AQAAIgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIXn&#10;9VfiAAAADgEAAA8AAAAAAAAAAAAAAAAA8wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAACBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
@@ -2303,85 +2320,85 @@
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>|</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-9"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:hyperlink r:id="rId2">
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="-2"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>Registrar@purchase.edu</w:t>
                       </w:r>
                     </w:hyperlink>
                   </w:p>
-                  <w:p w14:paraId="652DD3EA" w14:textId="77777777" w:rsidR="00A72A75" w:rsidRDefault="00B730EE">
+                  <w:p w14:paraId="652DD3EA" w14:textId="77777777" w:rsidR="00A72A75" w:rsidRDefault="00564D2E">
                     <w:pPr>
                       <w:spacing w:line="219" w:lineRule="exact"/>
                       <w:ind w:left="4307"/>
                       <w:rPr>
                         <w:sz w:val="18"/>
                       </w:rPr>
                     </w:pPr>
                     <w:hyperlink w:anchor="_bookmark0" w:history="1">
-                      <w:r>
+                      <w:r w:rsidR="00B730EE">
                         <w:rPr>
                           <w:color w:val="0000FF"/>
                           <w:sz w:val="18"/>
                           <w:u w:val="single" w:color="0000FF"/>
                         </w:rPr>
                         <w:t>Back</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidR="00B730EE">
                         <w:rPr>
                           <w:color w:val="0000FF"/>
                           <w:spacing w:val="-1"/>
                           <w:sz w:val="18"/>
                           <w:u w:val="single" w:color="0000FF"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidR="00B730EE">
                         <w:rPr>
                           <w:color w:val="0000FF"/>
                           <w:sz w:val="18"/>
                           <w:u w:val="single" w:color="0000FF"/>
                         </w:rPr>
                         <w:t xml:space="preserve">to </w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidR="00B730EE">
                         <w:rPr>
                           <w:color w:val="0000FF"/>
                           <w:spacing w:val="-5"/>
                           <w:sz w:val="18"/>
                           <w:u w:val="single" w:color="0000FF"/>
                         </w:rPr>
                         <w:t>top</w:t>
                       </w:r>
                     </w:hyperlink>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
@@ -2920,52 +2937,54 @@
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A72A75"/>
+    <w:rsid w:val="000C19B0"/>
     <w:rsid w:val="00365D0C"/>
     <w:rsid w:val="0052686A"/>
+    <w:rsid w:val="00564D2E"/>
     <w:rsid w:val="009C2689"/>
     <w:rsid w:val="00A72A75"/>
     <w:rsid w:val="00B730EE"/>
     <w:rsid w:val="00BE6151"/>
     <w:rsid w:val="00F56759"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -3449,51 +3468,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="41"/>
       <w:ind w:left="718" w:hanging="358"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Registrar@purchase.edu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Registrar@purchase.edu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Registrar@purchase.edu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Registrar@purchase.edu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -3748,60 +3767,60 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>230</Words>
-  <Characters>1297</Characters>
+  <Words>236</Words>
+  <Characters>1348</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>72</Lines>
-  <Paragraphs>47</Paragraphs>
+  <Lines>11</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>SUNY Purchase College</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1480</CharactersWithSpaces>
+  <CharactersWithSpaces>1581</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>West, Lauren</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2025-07-03T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word LTSC</vt:lpwstr>
   </property>