--- v0 (2026-05-11)
+++ v1 (2026-08-24)
@@ -4,109 +4,116 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="0FF864AB" w14:textId="77777777" w:rsidR="00CA299A" w:rsidRPr="0070440A" w:rsidRDefault="0070440A" w:rsidP="00CA299A">
+    <w:p w14:paraId="0FF864AB" w14:textId="37FD0499" w:rsidR="00CA299A" w:rsidRPr="0070440A" w:rsidRDefault="00A11158" w:rsidP="00CA299A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Avenir-Black"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Avenir-Black"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7993B2AA" wp14:editId="6169BCDA">
-            <wp:extent cx="2420774" cy="819150"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="60F7A642" wp14:editId="0B208EC8">
+            <wp:extent cx="2607469" cy="695325"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1" name="Picture 1" descr="A black background with a black square&#10;&#10;AI-generated content may be incorrect."/>
+            <wp:docPr id="2" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="Picture 1" descr="A black background with a black square&#10;&#10;AI-generated content may be incorrect."/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2473297" cy="836923"/>
+                      <a:ext cx="2611814" cy="696484"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00CA299A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Avenir-Black"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CA299A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Avenir-Black"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
@@ -2056,61 +2063,61 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00770F92">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Avenir-Medium"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B24550" w:rsidRPr="00CA299A" w:rsidSect="00B24550">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="11D86B92" w14:textId="77777777" w:rsidR="0042318E" w:rsidRDefault="0042318E" w:rsidP="00116776">
+    <w:p w14:paraId="5980A1B3" w14:textId="77777777" w:rsidR="00E750C5" w:rsidRDefault="00E750C5" w:rsidP="00116776">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="377981CA" w14:textId="77777777" w:rsidR="0042318E" w:rsidRDefault="0042318E" w:rsidP="00116776">
+    <w:p w14:paraId="3BFA4D48" w14:textId="77777777" w:rsidR="00E750C5" w:rsidRDefault="00E750C5" w:rsidP="00116776">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2187,61 +2194,61 @@
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Avenir-Medium">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="545EE866" w14:textId="77777777" w:rsidR="0042318E" w:rsidRDefault="0042318E" w:rsidP="00116776">
+    <w:p w14:paraId="4FD062A1" w14:textId="77777777" w:rsidR="00E750C5" w:rsidRDefault="00E750C5" w:rsidP="00116776">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0CE01B18" w14:textId="77777777" w:rsidR="0042318E" w:rsidRDefault="0042318E" w:rsidP="00116776">
+    <w:p w14:paraId="184A2D48" w14:textId="77777777" w:rsidR="00E750C5" w:rsidRDefault="00E750C5" w:rsidP="00116776">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F4A6E14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9D8C9E9C"/>
     <w:lvl w:ilvl="0" w:tplc="4CF26776">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -2375,63 +2382,66 @@
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00116776"/>
     <w:rsid w:val="0004047F"/>
     <w:rsid w:val="00052E4A"/>
     <w:rsid w:val="00101547"/>
     <w:rsid w:val="00116776"/>
     <w:rsid w:val="00264582"/>
     <w:rsid w:val="00274101"/>
     <w:rsid w:val="002C2B2C"/>
     <w:rsid w:val="002E3F3E"/>
     <w:rsid w:val="00370C0E"/>
     <w:rsid w:val="00394B63"/>
     <w:rsid w:val="003F4FE5"/>
     <w:rsid w:val="0042318E"/>
     <w:rsid w:val="00434CDB"/>
     <w:rsid w:val="004863E2"/>
     <w:rsid w:val="004D701A"/>
     <w:rsid w:val="004F578B"/>
     <w:rsid w:val="00547625"/>
     <w:rsid w:val="0070440A"/>
     <w:rsid w:val="00770F92"/>
     <w:rsid w:val="007B5744"/>
+    <w:rsid w:val="007D1276"/>
     <w:rsid w:val="008F385D"/>
     <w:rsid w:val="0090798E"/>
     <w:rsid w:val="00974BF8"/>
+    <w:rsid w:val="00A11158"/>
     <w:rsid w:val="00A35423"/>
     <w:rsid w:val="00A41B66"/>
     <w:rsid w:val="00B01BAE"/>
     <w:rsid w:val="00B24550"/>
     <w:rsid w:val="00C62E56"/>
     <w:rsid w:val="00CA299A"/>
     <w:rsid w:val="00CC60AA"/>
     <w:rsid w:val="00CE43F8"/>
     <w:rsid w:val="00E1301E"/>
     <w:rsid w:val="00E16D2C"/>
+    <w:rsid w:val="00E750C5"/>
     <w:rsid w:val="00EA02E8"/>
     <w:rsid w:val="00EE1C7E"/>
     <w:rsid w:val="00F44686"/>
     <w:rsid w:val="00F632B4"/>
     <w:rsid w:val="00F92D23"/>
     <w:rsid w:val="00FD1B5B"/>
     <w:rsid w:val="00FD2100"/>
     <w:rsid w:val="00FF7550"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -3278,66 +3288,66 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3692D034-B71E-4152-918C-0518FBBE13EE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>306</Words>
-  <Characters>1746</Characters>
+  <Characters>1747</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Purchase College State Univeristy of New York</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2048</CharactersWithSpaces>
+  <CharactersWithSpaces>2049</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>kelly.jackson</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>