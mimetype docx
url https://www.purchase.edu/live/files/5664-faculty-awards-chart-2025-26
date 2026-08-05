--- v0 (2026-06-21)
+++ v1 (2026-08-05)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="32BA2B47" w14:textId="135D1D57" w:rsidR="0032368D" w:rsidRPr="0032368D" w:rsidRDefault="003C2015" w:rsidP="002B791A">
+    <w:p w14:paraId="32BA2B47" w14:textId="60715488" w:rsidR="0032368D" w:rsidRPr="0032368D" w:rsidRDefault="003C2015" w:rsidP="002B791A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="0032368D">
         <w:rPr>
           <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>PURCHASE COLLEGE and</w:t>
       </w:r>
       <w:r w:rsidR="00B1062B" w:rsidRPr="0032368D">
         <w:rPr>
           <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> SUNY</w:t>
       </w:r>
       <w:r w:rsidRPr="0032368D">
         <w:rPr>
           <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -81,84 +81,84 @@
       </w:r>
       <w:r w:rsidR="00B1062B" w:rsidRPr="0032368D">
         <w:rPr>
           <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">STAFF, AY </w:t>
       </w:r>
       <w:r w:rsidR="00C67666">
         <w:rPr>
           <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="009221DE">
         <w:rPr>
           <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00427140">
+      <w:r w:rsidR="00CF65BB">
         <w:rPr>
           <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00C67666">
         <w:rPr>
           <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>-20</w:t>
       </w:r>
       <w:r w:rsidR="0082366C">
         <w:rPr>
           <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00427140">
+      <w:r w:rsidR="00CF65BB">
         <w:rPr>
           <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FDD6D6A" w14:textId="71D1ED77" w:rsidR="007F3A33" w:rsidRPr="0032368D" w:rsidRDefault="00E40F29">
+    <w:p w14:paraId="5FDD6D6A" w14:textId="71D1ED77" w:rsidR="007F3A33" w:rsidRPr="0032368D" w:rsidRDefault="000567F9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="007F3A33" w:rsidRPr="0032368D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>Campus Awards</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007F3A33" w:rsidRPr="0032368D">
         <w:rPr>
           <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -346,317 +346,377 @@
             <w:tcW w:w="3950" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B53F73C" w14:textId="77777777" w:rsidR="007F3A33" w:rsidRPr="0032368D" w:rsidRDefault="007F3A33" w:rsidP="00346A4C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032368D">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ELIGIBILITY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00246210" w:rsidRPr="0032368D" w14:paraId="5E457550" w14:textId="77777777" w:rsidTr="008E55EA">
+      <w:tr w:rsidR="00246210" w:rsidRPr="0032368D" w14:paraId="5E457550" w14:textId="77777777" w:rsidTr="000567F9">
         <w:trPr>
           <w:trHeight w:val="543"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2739" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BD8E271" w14:textId="77777777" w:rsidR="00246210" w:rsidRPr="0032368D" w:rsidRDefault="00246210" w:rsidP="008B546F">
+          <w:p w14:paraId="3BD8E271" w14:textId="77777777" w:rsidR="00246210" w:rsidRPr="00A90E62" w:rsidRDefault="00246210" w:rsidP="008B546F">
             <w:pPr>
               <w:ind w:hanging="105"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032368D">
+            <w:r w:rsidRPr="00A90E62">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Junior Faculty Development Leave</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1863" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A73DE06" w14:textId="3386ABA5" w:rsidR="00246210" w:rsidRPr="0032368D" w:rsidRDefault="005E78CD" w:rsidP="00241516">
-[...16 lines deleted...]
-            <w:r w:rsidR="00C21A8E" w:rsidRPr="0032368D">
+          <w:p w14:paraId="0A73DE06" w14:textId="10E414E1" w:rsidR="00246210" w:rsidRPr="000567F9" w:rsidRDefault="008F5968" w:rsidP="00241516">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>August 1,</w:t>
+            </w:r>
+            <w:r w:rsidR="00C21A8E" w:rsidRPr="000567F9">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00F03285" w:rsidRPr="0032368D">
+            <w:r w:rsidR="00F03285" w:rsidRPr="000567F9">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
-            <w:r w:rsidR="009221DE">
+            <w:r w:rsidR="009221DE" w:rsidRPr="000567F9">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00427140">
-[...5 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="00CF65BB" w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A193EE9" w14:textId="3531F27D" w:rsidR="00246210" w:rsidRPr="0032368D" w:rsidRDefault="00C93A2B" w:rsidP="00241516">
-[...21 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="1A193EE9" w14:textId="1CACBB89" w:rsidR="00246210" w:rsidRPr="000567F9" w:rsidRDefault="00CF65BB" w:rsidP="00241516">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>September</w:t>
+            </w:r>
+            <w:r w:rsidR="00C93A2B" w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007A792A" w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00F91F56">
-[...11 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00F91F56" w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00F03285" w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> 20</w:t>
             </w:r>
-            <w:r w:rsidR="009221DE" w:rsidRPr="005E78CD">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="009221DE" w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00427140">
-[...8 lines deleted...]
-            <w:r w:rsidR="009274BF" w:rsidRPr="00D753B9">
+            <w:r w:rsidR="00FB6CB4" w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="009274BF" w:rsidRPr="000567F9">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:b/>
                 <w:strike/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="000B0E21">
+            <w:r w:rsidR="000B0E21" w:rsidRPr="000567F9">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">( </w:t>
             </w:r>
-            <w:r w:rsidR="00E9484D">
+            <w:r w:rsidR="00E9484D" w:rsidRPr="000567F9">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
-            <w:r w:rsidR="00246210" w:rsidRPr="00E9484D">
+            <w:r w:rsidR="00246210" w:rsidRPr="000567F9">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>irector)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1841" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="558F22FF" w14:textId="19086BAA" w:rsidR="00246210" w:rsidRPr="0032368D" w:rsidRDefault="00C67666" w:rsidP="00241516">
-[...16 lines deleted...]
-            <w:r w:rsidR="00F03285" w:rsidRPr="0032368D">
+          <w:p w14:paraId="558F22FF" w14:textId="575B6247" w:rsidR="00246210" w:rsidRPr="000567F9" w:rsidRDefault="00FB6CB4" w:rsidP="00241516">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Novemb</w:t>
+            </w:r>
+            <w:r w:rsidR="00A90E62" w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>er</w:t>
+            </w:r>
+            <w:r w:rsidR="00C67666" w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F03285" w:rsidRPr="000567F9">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1, 20</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C67666" w:rsidRPr="000567F9">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00427140">
+            <w:r w:rsidR="00A90E62" w:rsidRPr="000567F9">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="008F5968" w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2762" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F3E6CDF" w14:textId="77777777" w:rsidR="00246210" w:rsidRPr="0032368D" w:rsidRDefault="00246210" w:rsidP="00C21A8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032368D">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>One semester leave with pay</w:t>
+              <w:t xml:space="preserve">One semester </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0032368D">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>leave</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0032368D">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with pay</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3950" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48E397DB" w14:textId="77777777" w:rsidR="00246210" w:rsidRPr="0032368D" w:rsidRDefault="00246210" w:rsidP="003A1E61">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032368D">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Tenure</w:t>
@@ -674,601 +734,681 @@
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> who have been reappointed after at least two years </w:t>
             </w:r>
             <w:r w:rsidR="003A1E61" w:rsidRPr="0032368D">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">of </w:t>
             </w:r>
             <w:r w:rsidRPr="0032368D">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>FT service</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D1366A" w:rsidRPr="0032368D" w14:paraId="270A0EC2" w14:textId="77777777" w:rsidTr="002B791A">
+      <w:tr w:rsidR="00D1366A" w:rsidRPr="0032368D" w14:paraId="270A0EC2" w14:textId="77777777" w:rsidTr="000567F9">
         <w:trPr>
           <w:trHeight w:val="546"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2739" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E3D2661" w14:textId="77777777" w:rsidR="00D1366A" w:rsidRPr="0032368D" w:rsidRDefault="00D1366A" w:rsidP="00D1366A">
+          <w:p w14:paraId="6E3D2661" w14:textId="77777777" w:rsidR="00D1366A" w:rsidRPr="00A90E62" w:rsidRDefault="00D1366A" w:rsidP="00D1366A">
             <w:pPr>
               <w:ind w:hanging="105"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00A90E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Faculty Support Award</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13301E22" w14:textId="6D8F41CE" w:rsidR="00D1366A" w:rsidRPr="00A90E62" w:rsidRDefault="00D1366A" w:rsidP="00D1366A">
+            <w:pPr>
+              <w:ind w:hanging="105"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1863" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="166028FE" w14:textId="2846CD63" w:rsidR="00D1366A" w:rsidRPr="000567F9" w:rsidRDefault="00D1366A" w:rsidP="00D1366A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fall: </w:t>
+            </w:r>
+            <w:r w:rsidR="008F5968" w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>August</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF65BB" w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3800B8A6" w14:textId="1CC94EF7" w:rsidR="00D1366A" w:rsidRPr="000567F9" w:rsidRDefault="00D1366A" w:rsidP="00AB73C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spring: </w:t>
+            </w:r>
+            <w:r w:rsidR="000567F9" w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>December 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1496" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D4EAE03" w14:textId="6E0C1FBE" w:rsidR="00D1366A" w:rsidRPr="000567F9" w:rsidRDefault="00D1366A" w:rsidP="00D1366A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fall: </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF65BB" w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Sept.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF65BB" w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EB877EC" w14:textId="7AAB19F4" w:rsidR="00D1366A" w:rsidRPr="000567F9" w:rsidRDefault="00D1366A" w:rsidP="00A34ECE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Spring:</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB6CB4" w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Jan</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF65BB" w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A34ECE" w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB6CB4" w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(to Director)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1841" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29522A9C" w14:textId="5377882B" w:rsidR="00D1366A" w:rsidRPr="000567F9" w:rsidRDefault="00D1366A" w:rsidP="00D1366A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fall: </w:t>
+            </w:r>
+            <w:r w:rsidR="00A90E62" w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Nov</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00427140" w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55DD5460" w14:textId="2BAFC718" w:rsidR="00D1366A" w:rsidRPr="000567F9" w:rsidRDefault="00D1366A" w:rsidP="00241516">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spring: </w:t>
+            </w:r>
+            <w:r w:rsidR="0077016C" w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>March</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF65BB" w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A34ECE" w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF65BB" w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="008F5968" w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2762" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26FAD732" w14:textId="7BDFCAFD" w:rsidR="00D1366A" w:rsidRPr="0032368D" w:rsidRDefault="00D1366A" w:rsidP="00AB73C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB73C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>50</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>0 u</w:t>
+            </w:r>
             <w:r w:rsidRPr="0032368D">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Faculty Support Award</w:t>
-[...27 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">p to $1,000 for </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>conferences</w:t>
+            </w:r>
             <w:r w:rsidRPr="0032368D">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Fall: September 20</w:t>
+              <w:t>, research, creative activities</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...10 lines deleted...]
-          <w:p w14:paraId="3800B8A6" w14:textId="25EF6A23" w:rsidR="00D1366A" w:rsidRPr="0032368D" w:rsidRDefault="00D1366A" w:rsidP="00AB73C4">
+              <w:t>, related travel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3950" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="001E575C" w14:textId="6E2B2060" w:rsidR="00D1366A" w:rsidRPr="0032368D" w:rsidRDefault="00D1366A" w:rsidP="00D1366A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032368D">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spring: </w:t>
-[...258 lines deleted...]
-              </w:rPr>
               <w:t>FT faculty on multiple-year contracts or with one year FT service; PT faculty who have taught half time for three or more consecutive years</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B3784" w:rsidRPr="0032368D" w14:paraId="72F63A1A" w14:textId="77777777" w:rsidTr="002B791A">
+      <w:tr w:rsidR="004B3784" w:rsidRPr="0032368D" w14:paraId="72F63A1A" w14:textId="77777777" w:rsidTr="000567F9">
         <w:trPr>
-          <w:trHeight w:val="357"/>
+          <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2739" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34C71457" w14:textId="791D6FB8" w:rsidR="004B3784" w:rsidRPr="0032368D" w:rsidRDefault="004B3784" w:rsidP="004B3784">
+          <w:p w14:paraId="34C71457" w14:textId="791D6FB8" w:rsidR="004B3784" w:rsidRPr="00A90E62" w:rsidRDefault="004B3784" w:rsidP="004B3784">
             <w:pPr>
               <w:ind w:hanging="105"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032368D">
-[...5 lines deleted...]
-              <w:t>Leff Senior Faculty Research Award</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Leff</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Senior Faculty Research Award</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1863" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54641B61" w14:textId="77777777" w:rsidR="004B3784" w:rsidRPr="0032368D" w:rsidRDefault="004B3784" w:rsidP="004B3784">
-[...51 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="27A83335" w14:textId="77777777" w:rsidR="00265AEA" w:rsidRPr="000567F9" w:rsidRDefault="00265AEA" w:rsidP="00265AEA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Fall: September 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="575C16FC" w14:textId="2E841121" w:rsidR="004B3784" w:rsidRPr="000567F9" w:rsidRDefault="00265AEA" w:rsidP="00265AEA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spring: </w:t>
+            </w:r>
+            <w:r w:rsidR="000567F9" w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>December 2026</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02EAA02F" w14:textId="5BAB33F4" w:rsidR="004B3784" w:rsidRPr="0032368D" w:rsidRDefault="004B3784" w:rsidP="00241516">
-[...52 lines deleted...]
-              <w:t>6</w:t>
+          <w:p w14:paraId="02EAA02F" w14:textId="786FCA43" w:rsidR="004B3784" w:rsidRPr="000567F9" w:rsidRDefault="004B3784" w:rsidP="00241516">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Feb. 1, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF65BB" w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1841" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E0FEE5B" w14:textId="1B1F576F" w:rsidR="004B3784" w:rsidRPr="0032368D" w:rsidRDefault="004B3784" w:rsidP="00241516">
-[...30 lines deleted...]
-              <w:t>6</w:t>
+          <w:p w14:paraId="7E0FEE5B" w14:textId="0B748E5A" w:rsidR="004B3784" w:rsidRPr="000567F9" w:rsidRDefault="00265AEA" w:rsidP="00241516">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">March </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF65BB" w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="0077016C" w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF65BB" w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>, 2027</w:t>
+            </w:r>
+            <w:r w:rsidR="0077016C" w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2762" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D4C084" w14:textId="648719B2" w:rsidR="004B3784" w:rsidRPr="0032368D" w:rsidRDefault="004B3784" w:rsidP="004B3784">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032368D">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">$5,000 over one </w:t>
@@ -1287,496 +1427,444 @@
           <w:tcPr>
             <w:tcW w:w="3950" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77EA4F6E" w14:textId="77777777" w:rsidR="004B3784" w:rsidRPr="0032368D" w:rsidRDefault="004B3784" w:rsidP="004B3784">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032368D">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Tenured FT faculty above the rank of assistant prof.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B3784" w:rsidRPr="0032368D" w14:paraId="28BC7B0E" w14:textId="77777777" w:rsidTr="002B791A">
+      <w:tr w:rsidR="0077016C" w:rsidRPr="0032368D" w14:paraId="28BC7B0E" w14:textId="77777777" w:rsidTr="000567F9">
         <w:trPr>
           <w:trHeight w:val="456"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2739" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B1FDD1F" w14:textId="77777777" w:rsidR="004B3784" w:rsidRPr="0032368D" w:rsidRDefault="004B3784" w:rsidP="004B3784">
+          <w:p w14:paraId="6B1FDD1F" w14:textId="77777777" w:rsidR="0077016C" w:rsidRPr="00A90E62" w:rsidRDefault="0077016C" w:rsidP="0077016C">
             <w:pPr>
               <w:ind w:hanging="105"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Topol</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Summer Stipend</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1863" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44F955AE" w14:textId="77777777" w:rsidR="0077016C" w:rsidRPr="000567F9" w:rsidRDefault="0077016C" w:rsidP="0077016C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Fall: September 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4072DAD5" w14:textId="49881440" w:rsidR="0077016C" w:rsidRPr="000567F9" w:rsidRDefault="0077016C" w:rsidP="0077016C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spring: </w:t>
+            </w:r>
+            <w:r w:rsidR="000567F9" w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>December 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1496" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1141FEDD" w14:textId="73AF74A2" w:rsidR="0077016C" w:rsidRPr="000567F9" w:rsidRDefault="0077016C" w:rsidP="0077016C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Feb. 1, 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1841" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BDB23D3" w14:textId="01B07AF4" w:rsidR="0077016C" w:rsidRPr="000567F9" w:rsidRDefault="00A90E62" w:rsidP="0077016C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="0077016C" w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>March 15, 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2762" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10FA30B2" w14:textId="77777777" w:rsidR="0077016C" w:rsidRPr="0032368D" w:rsidRDefault="0077016C" w:rsidP="0077016C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0032368D">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Topol Summer Stipend</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="4072DAD5" w14:textId="65F3E2F2" w:rsidR="004B3784" w:rsidRPr="0032368D" w:rsidRDefault="004B3784" w:rsidP="00241516">
+              <w:t>$3,000 for writing a grant or (re)designing a course</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3950" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="692AC460" w14:textId="77777777" w:rsidR="0077016C" w:rsidRPr="0032368D" w:rsidRDefault="0077016C" w:rsidP="0077016C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032368D">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>September 20</w:t>
-[...164 lines deleted...]
-              </w:rPr>
               <w:t>FT tenured and tenure-track faculty</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B3784" w:rsidRPr="0032368D" w14:paraId="79211CCD" w14:textId="77777777" w:rsidTr="002B791A">
+      <w:tr w:rsidR="0077016C" w:rsidRPr="0032368D" w14:paraId="79211CCD" w14:textId="77777777" w:rsidTr="000567F9">
         <w:trPr>
           <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2739" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61C99C4E" w14:textId="77777777" w:rsidR="004B3784" w:rsidRPr="0032368D" w:rsidRDefault="004B3784" w:rsidP="004B3784">
+          <w:p w14:paraId="61C99C4E" w14:textId="77777777" w:rsidR="0077016C" w:rsidRPr="00A90E62" w:rsidRDefault="0077016C" w:rsidP="0077016C">
             <w:pPr>
               <w:ind w:hanging="105"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:eastAsia="Times New Roman" w:hAnsi="Tw Cen MT" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032368D">
+            <w:r w:rsidRPr="00A90E62">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:eastAsia="Times New Roman" w:hAnsi="Tw Cen MT" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Emily and Eugene Grant </w:t>
             </w:r>
-            <w:r w:rsidRPr="0032368D">
+            <w:r w:rsidRPr="00A90E62">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:eastAsia="Times New Roman" w:hAnsi="Tw Cen MT" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
               <w:t>Faculty Award</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1863" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0E7E3C79" w14:textId="7FEA8A2B" w:rsidR="004B3784" w:rsidRPr="0032368D" w:rsidRDefault="004B3784" w:rsidP="00241516">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="149C6CE3" w14:textId="77777777" w:rsidR="0077016C" w:rsidRPr="000567F9" w:rsidRDefault="0077016C" w:rsidP="0077016C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Fall: September 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E7E3C79" w14:textId="63573F05" w:rsidR="0077016C" w:rsidRPr="000567F9" w:rsidRDefault="0077016C" w:rsidP="0077016C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spring: </w:t>
+            </w:r>
+            <w:r w:rsidR="000567F9" w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>December 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1496" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BE2A329" w14:textId="2D1A5447" w:rsidR="0077016C" w:rsidRPr="000567F9" w:rsidRDefault="0077016C" w:rsidP="0077016C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:eastAsia="Times New Roman" w:hAnsi="Tw Cen MT" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:eastAsia="Times New Roman" w:hAnsi="Tw Cen MT" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Feb. 1, 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1841" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="664888DC" w14:textId="77777777" w:rsidR="00A90E62" w:rsidRPr="000567F9" w:rsidRDefault="00A90E62" w:rsidP="0077016C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="609A0E05" w14:textId="304871F5" w:rsidR="0077016C" w:rsidRPr="000567F9" w:rsidRDefault="0077016C" w:rsidP="0077016C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:eastAsia="Times New Roman" w:hAnsi="Tw Cen MT" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000567F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>March 15, 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2762" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1118C384" w14:textId="4863AACF" w:rsidR="0077016C" w:rsidRPr="0032368D" w:rsidRDefault="0077016C" w:rsidP="0077016C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:eastAsia="Times New Roman" w:hAnsi="Tw Cen MT" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032368D">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:eastAsia="Times New Roman" w:hAnsi="Tw Cen MT" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>December 20</w:t>
+              <w:t>$2,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:eastAsia="Times New Roman" w:hAnsi="Tw Cen MT" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00427140">
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032368D">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:eastAsia="Times New Roman" w:hAnsi="Tw Cen MT" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...140 lines deleted...]
-              </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3950" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E114F6E" w14:textId="77777777" w:rsidR="004B3784" w:rsidRPr="0032368D" w:rsidRDefault="004B3784" w:rsidP="004B3784">
+          <w:p w14:paraId="7E114F6E" w14:textId="77777777" w:rsidR="0077016C" w:rsidRPr="0032368D" w:rsidRDefault="0077016C" w:rsidP="0077016C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:eastAsia="Times New Roman" w:hAnsi="Tw Cen MT" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032368D">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:eastAsia="Times New Roman" w:hAnsi="Tw Cen MT" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>FT tenured and tenure-track faculty</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004B3784" w:rsidRPr="0032368D" w14:paraId="3EC646E8" w14:textId="77777777" w:rsidTr="002B791A">
         <w:trPr>
           <w:trHeight w:val="519"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1788,170 +1876,163 @@
               <w:ind w:hanging="105"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032368D">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Jewish Studies Faculty Research/Professional Dev. Award</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1863" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69ACFF74" w14:textId="602D816E" w:rsidR="004B3784" w:rsidRPr="0032368D" w:rsidRDefault="004B3784" w:rsidP="00241516">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="69ACFF74" w14:textId="6125C44B" w:rsidR="004B3784" w:rsidRPr="0032368D" w:rsidRDefault="000567F9" w:rsidP="00241516">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:t>December 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1496" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CD0E965" w14:textId="45909A9A" w:rsidR="004B3784" w:rsidRPr="008F5968" w:rsidRDefault="000567F9" w:rsidP="00241516">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Feb. 1,</w:t>
+            </w:r>
+            <w:r w:rsidR="004B3784" w:rsidRPr="008F5968">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF65BB" w:rsidRPr="008F5968">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1841" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6596A2E1" w14:textId="510DAEB5" w:rsidR="004B3784" w:rsidRPr="0032368D" w:rsidRDefault="000567F9" w:rsidP="00241516">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>March 15,</w:t>
+            </w:r>
+            <w:r w:rsidR="004B3784" w:rsidRPr="0032368D">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 20</w:t>
+            </w:r>
+            <w:r w:rsidR="004B3784">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00427140">
-[...60 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r w:rsidR="00CF65BB">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-[...25 lines deleted...]
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2762" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5EF36DC0" w14:textId="77777777" w:rsidR="004B3784" w:rsidRPr="0032368D" w:rsidRDefault="004B3784" w:rsidP="004B3784">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032368D">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Up to $5,000</w:t>
             </w:r>
@@ -2290,51 +2371,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>refer to the link above.</w:t>
       </w:r>
       <w:r w:rsidR="00D753B9">
         <w:rPr>
           <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71903AA9" w14:textId="77777777" w:rsidR="008B546F" w:rsidRPr="0032368D" w:rsidRDefault="008B546F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B20857C" w14:textId="31F7374D" w:rsidR="007F3A33" w:rsidRPr="0032368D" w:rsidRDefault="00E40F29">
+    <w:p w14:paraId="6B20857C" w14:textId="31F7374D" w:rsidR="007F3A33" w:rsidRPr="0032368D" w:rsidRDefault="000567F9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="007F3A33" w:rsidRPr="0032368D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>SUNY Awards</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00633CCA" w:rsidRPr="0032368D">
         <w:rPr>
           <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -2402,70 +2483,70 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032368D">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ANNOUNCEMENT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76F49289" w14:textId="53221A45" w:rsidR="007F3A33" w:rsidRPr="0032368D" w:rsidRDefault="0032368D" w:rsidP="0032368D">
+          <w:p w14:paraId="76F49289" w14:textId="53221A45" w:rsidR="007F3A33" w:rsidRPr="00E23332" w:rsidRDefault="0032368D" w:rsidP="0032368D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E23332">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">SUNY AWARDS </w:t>
             </w:r>
-            <w:r w:rsidR="007F3A33" w:rsidRPr="0032368D">
+            <w:r w:rsidR="007F3A33" w:rsidRPr="00E23332">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>DEADLINE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FA67F64" w14:textId="77777777" w:rsidR="007F3A33" w:rsidRPr="0032368D" w:rsidRDefault="007F3A33" w:rsidP="00327BE9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -2520,51 +2601,51 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032368D">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ELIGIBILITY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E74EA" w:rsidRPr="0032368D" w14:paraId="34DDA145" w14:textId="77777777" w:rsidTr="00D14D88">
         <w:trPr>
           <w:trHeight w:val="800"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3949" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="272856AD" w14:textId="77777777" w:rsidR="003A1E61" w:rsidRPr="0032368D" w:rsidRDefault="00E40F29" w:rsidP="006E74EA">
+          <w:p w14:paraId="272856AD" w14:textId="77777777" w:rsidR="003A1E61" w:rsidRPr="0032368D" w:rsidRDefault="000567F9" w:rsidP="006E74EA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r w:rsidR="003A1E61" w:rsidRPr="0032368D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>Chancellor’s Award for Excellence in Adjunct Teaching</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="003A1E61" w:rsidRPr="0032368D">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -2619,236 +2700,193 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7898B915" w14:textId="77777777" w:rsidR="003A1E61" w:rsidRPr="0032368D" w:rsidRDefault="003A1E61" w:rsidP="006E74EA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16014328" w14:textId="2DFDAAE4" w:rsidR="003A1E61" w:rsidRPr="00C57466" w:rsidRDefault="003A1E61" w:rsidP="00AB73C4">
-[...59 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="16014328" w14:textId="14DB1255" w:rsidR="003A1E61" w:rsidRPr="00CF65BB" w:rsidRDefault="00E23332" w:rsidP="00AB73C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E23332">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>February 16, 2027</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF65BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C57466">
+            <w:r w:rsidR="003A1E61" w:rsidRPr="00E23332">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C57466">
+            <w:r w:rsidR="003A1E61" w:rsidRPr="00E23332">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>to SUNY</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C57466">
+            <w:r w:rsidR="003A1E61" w:rsidRPr="00E23332">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">); peer-review deadline </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="497A17FE" w14:textId="7FAA9347" w:rsidR="003A1E61" w:rsidRPr="0032368D" w:rsidRDefault="003A1E61" w:rsidP="006E74EA">
+          <w:p w14:paraId="497A17FE" w14:textId="73F0B134" w:rsidR="003A1E61" w:rsidRPr="0032368D" w:rsidRDefault="007574C3" w:rsidP="006E74EA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Spring 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BF74988" w14:textId="77777777" w:rsidR="003A1E61" w:rsidRPr="0032368D" w:rsidRDefault="003A1E61" w:rsidP="006E74EA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032368D">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mid/late </w:t>
-[...17 lines deleted...]
-          <w:p w14:paraId="6BF74988" w14:textId="77777777" w:rsidR="003A1E61" w:rsidRPr="0032368D" w:rsidRDefault="003A1E61" w:rsidP="006E74EA">
+              <w:t>Refer to SUNY site</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3042" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08CCD395" w14:textId="77777777" w:rsidR="003A1E61" w:rsidRPr="0032368D" w:rsidRDefault="003A1E61" w:rsidP="006E74EA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032368D">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Refer to SUNY site</w:t>
-[...22 lines deleted...]
-              </w:rPr>
               <w:t>PT (non-tenure-track) faculty who have taught, over the preceding 5 years, a total of courses equiv. to one-half of a 3-year FT teaching load</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D14D88" w:rsidRPr="0032368D" w14:paraId="445FE418" w14:textId="77777777" w:rsidTr="00D14D88">
+      <w:tr w:rsidR="00D14D88" w:rsidRPr="0032368D" w14:paraId="445FE418" w14:textId="77777777" w:rsidTr="00E23332">
         <w:trPr>
           <w:trHeight w:val="692"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3949" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35809900" w14:textId="1F8098C2" w:rsidR="00D14D88" w:rsidRPr="0032368D" w:rsidRDefault="00E40F29" w:rsidP="00D14D88">
+          <w:p w14:paraId="35809900" w14:textId="1F8098C2" w:rsidR="00D14D88" w:rsidRPr="0032368D" w:rsidRDefault="000567F9" w:rsidP="00D14D88">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r w:rsidR="00D14D88" w:rsidRPr="0032368D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>Chancellor’s Award for Excellence in Teaching</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00D14D88" w:rsidRPr="0032368D">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -2861,137 +2899,147 @@
             <w:tcW w:w="2686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="217A730A" w14:textId="77777777" w:rsidR="00D14D88" w:rsidRPr="0032368D" w:rsidRDefault="00D14D88" w:rsidP="00D14D88">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032368D">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Nominations begin in September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-          </w:tcPr>
-[...23 lines deleted...]
-            <w:r w:rsidRPr="00C57466">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4063C7A4" w14:textId="77777777" w:rsidR="00D14D88" w:rsidRPr="00E23332" w:rsidRDefault="00D14D88" w:rsidP="00D14D88">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25EA983B" w14:textId="77777777" w:rsidR="00E23332" w:rsidRDefault="00E23332" w:rsidP="00AB73C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="719BF888" w14:textId="0BE33165" w:rsidR="00D14D88" w:rsidRPr="00E23332" w:rsidRDefault="00D14D88" w:rsidP="00AB73C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E23332">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Feb</w:t>
             </w:r>
-            <w:r w:rsidR="003D1F9C">
+            <w:r w:rsidR="003D1F9C" w:rsidRPr="00E23332">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ruary</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C57466">
+            <w:r w:rsidRPr="00E23332">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00C57466" w:rsidRPr="00C57466">
+            <w:r w:rsidR="00C57466" w:rsidRPr="00E23332">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00427140">
+            <w:r w:rsidR="00E23332" w:rsidRPr="00E23332">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E23332">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00E23332" w:rsidRPr="00E23332">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C57466">
-[...16 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="079A7890" w14:textId="77777777" w:rsidR="00D14D88" w:rsidRPr="0032368D" w:rsidRDefault="00D14D88" w:rsidP="00D14D88">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032368D">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Late April</w:t>
             </w:r>
           </w:p>
@@ -3047,1087 +3095,846 @@
                 <w:rFonts w:ascii="Tw Cen MT" w:eastAsia="Times New Roman" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>FT non</w:t>
             </w:r>
             <w:r w:rsidRPr="0032368D">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:eastAsia="Calibri" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>‐</w:t>
             </w:r>
             <w:r w:rsidRPr="0032368D">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:eastAsia="Times New Roman" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>tenure-track faculty can also now be nominated in the Teaching category.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C57466" w:rsidRPr="0032368D" w14:paraId="2B3E720D" w14:textId="77777777" w:rsidTr="00D14D88">
+      <w:tr w:rsidR="00E23332" w:rsidRPr="0032368D" w14:paraId="2B3E720D" w14:textId="77777777" w:rsidTr="00D14D88">
         <w:trPr>
           <w:trHeight w:val="494"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3949" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DBE4942" w14:textId="326EC1CA" w:rsidR="00C57466" w:rsidRPr="0032368D" w:rsidRDefault="00E40F29" w:rsidP="00C57466">
+          <w:p w14:paraId="2DBE4942" w14:textId="326EC1CA" w:rsidR="00E23332" w:rsidRPr="0032368D" w:rsidRDefault="000567F9" w:rsidP="00E23332">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidR="00C57466" w:rsidRPr="00F9115F">
+              <w:r w:rsidR="00E23332" w:rsidRPr="00F9115F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>Chancellor’s Award for Excellence in Librarianship</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00C57466" w:rsidRPr="0032368D">
+            <w:r w:rsidR="00E23332" w:rsidRPr="0032368D">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> (1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="780D28F6" w14:textId="77777777" w:rsidR="00C57466" w:rsidRPr="0032368D" w:rsidRDefault="00C57466" w:rsidP="00C57466">
+          <w:p w14:paraId="780D28F6" w14:textId="77777777" w:rsidR="00E23332" w:rsidRPr="0032368D" w:rsidRDefault="00E23332" w:rsidP="00E23332">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032368D">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Nominations begin in September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19205E64" w14:textId="77777777" w:rsidR="00C57466" w:rsidRDefault="00C57466" w:rsidP="00C57466">
-[...10 lines deleted...]
-          <w:p w14:paraId="2BE96A37" w14:textId="50B31185" w:rsidR="00C57466" w:rsidRPr="00A26405" w:rsidRDefault="003D1F9C" w:rsidP="00C57466">
+          <w:p w14:paraId="217CB52A" w14:textId="77777777" w:rsidR="00E23332" w:rsidRPr="00E23332" w:rsidRDefault="00E23332" w:rsidP="00E23332">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2BE96A37" w14:textId="2BC1304A" w:rsidR="00E23332" w:rsidRPr="00CF65BB" w:rsidRDefault="00E23332" w:rsidP="00E23332">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C57466">
-[...51 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidRPr="00E23332">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>February 16, 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="349C9BC5" w14:textId="77777777" w:rsidR="00C57466" w:rsidRPr="0032368D" w:rsidRDefault="00C57466" w:rsidP="00C57466">
+          <w:p w14:paraId="349C9BC5" w14:textId="77777777" w:rsidR="00E23332" w:rsidRPr="0032368D" w:rsidRDefault="00E23332" w:rsidP="00E23332">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032368D">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Late April</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77109B98" w14:textId="77777777" w:rsidR="00C57466" w:rsidRPr="0032368D" w:rsidRDefault="00C57466" w:rsidP="00C57466">
+          <w:p w14:paraId="77109B98" w14:textId="77777777" w:rsidR="00E23332" w:rsidRPr="0032368D" w:rsidRDefault="00E23332" w:rsidP="00E23332">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032368D">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Medallion + $500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3042" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="532E1DEA" w14:textId="77777777" w:rsidR="00C57466" w:rsidRPr="0032368D" w:rsidRDefault="00C57466" w:rsidP="00C57466">
+          <w:p w14:paraId="532E1DEA" w14:textId="77777777" w:rsidR="00E23332" w:rsidRPr="0032368D" w:rsidRDefault="00E23332" w:rsidP="00E23332">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032368D">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>FT library faculty (typically senior)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C57466" w:rsidRPr="0032368D" w14:paraId="4FD76F0D" w14:textId="77777777" w:rsidTr="00132AAE">
+      <w:tr w:rsidR="00E23332" w:rsidRPr="0032368D" w14:paraId="4FD76F0D" w14:textId="77777777" w:rsidTr="00132AAE">
         <w:trPr>
           <w:trHeight w:val="593"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3949" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15AA209C" w14:textId="16BE0398" w:rsidR="00C57466" w:rsidRPr="0032368D" w:rsidRDefault="00E40F29" w:rsidP="00C57466">
+          <w:p w14:paraId="15AA209C" w14:textId="16BE0398" w:rsidR="00E23332" w:rsidRPr="0032368D" w:rsidRDefault="000567F9" w:rsidP="00E23332">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r w:rsidR="00C57466" w:rsidRPr="00F9115F">
+              <w:r w:rsidR="00E23332" w:rsidRPr="00F9115F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>Chancellor’s Award for Excellence in Professional Service</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00C57466" w:rsidRPr="0032368D">
+            <w:r w:rsidR="00E23332" w:rsidRPr="0032368D">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> (2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AB1C9E1" w14:textId="77777777" w:rsidR="00C57466" w:rsidRPr="0032368D" w:rsidRDefault="00C57466" w:rsidP="00C57466">
+          <w:p w14:paraId="3AB1C9E1" w14:textId="77777777" w:rsidR="00E23332" w:rsidRPr="0032368D" w:rsidRDefault="00E23332" w:rsidP="00E23332">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032368D">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Nominations begin in September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51323AF3" w14:textId="77777777" w:rsidR="00C57466" w:rsidRDefault="00C57466" w:rsidP="00C57466">
-[...10 lines deleted...]
-          <w:p w14:paraId="519A81F9" w14:textId="112D2416" w:rsidR="00C57466" w:rsidRPr="00A26405" w:rsidRDefault="003D1F9C" w:rsidP="00C57466">
+          <w:p w14:paraId="0A565B57" w14:textId="77777777" w:rsidR="00E23332" w:rsidRDefault="00E23332" w:rsidP="00E23332">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="519A81F9" w14:textId="2DFAE183" w:rsidR="00E23332" w:rsidRPr="00CF65BB" w:rsidRDefault="00E23332" w:rsidP="00E23332">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C57466">
-[...60 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidRPr="00E23332">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>February 16, 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F790101" w14:textId="77777777" w:rsidR="00C57466" w:rsidRPr="0032368D" w:rsidRDefault="00C57466" w:rsidP="00C57466">
+          <w:p w14:paraId="2F790101" w14:textId="77777777" w:rsidR="00E23332" w:rsidRPr="0032368D" w:rsidRDefault="00E23332" w:rsidP="00E23332">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032368D">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Late April</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50284B25" w14:textId="77777777" w:rsidR="00C57466" w:rsidRPr="0032368D" w:rsidRDefault="00C57466" w:rsidP="00C57466">
+          <w:p w14:paraId="50284B25" w14:textId="77777777" w:rsidR="00E23332" w:rsidRPr="0032368D" w:rsidRDefault="00E23332" w:rsidP="00E23332">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032368D">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Medallion + $500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3042" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34D7A4BB" w14:textId="77777777" w:rsidR="00C57466" w:rsidRPr="0032368D" w:rsidRDefault="00C57466" w:rsidP="00C57466">
+          <w:p w14:paraId="34D7A4BB" w14:textId="77777777" w:rsidR="00E23332" w:rsidRPr="0032368D" w:rsidRDefault="00E23332" w:rsidP="00E23332">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032368D">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>FT professional staff (typically senior)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E74EA" w:rsidRPr="0032368D" w14:paraId="34A348E9" w14:textId="77777777" w:rsidTr="00D14D88">
+      <w:tr w:rsidR="00E23332" w:rsidRPr="0032368D" w14:paraId="34A348E9" w14:textId="77777777" w:rsidTr="00E23332">
         <w:trPr>
-          <w:trHeight w:val="881"/>
+          <w:trHeight w:val="681"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3949" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31DD9239" w14:textId="784EA447" w:rsidR="002246B5" w:rsidRPr="0032368D" w:rsidRDefault="00E40F29" w:rsidP="006E74EA">
+          <w:p w14:paraId="31DD9239" w14:textId="784EA447" w:rsidR="00E23332" w:rsidRPr="0032368D" w:rsidRDefault="000567F9" w:rsidP="00E23332">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r w:rsidR="002246B5" w:rsidRPr="00836DD5">
+              <w:r w:rsidR="00E23332" w:rsidRPr="00836DD5">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>Distinguished Professorship, Distinguished Teaching Professorship, Distinguished Service Professorship, Distinguished Librarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03168726" w14:textId="77777777" w:rsidR="00D932EC" w:rsidRDefault="00D932EC" w:rsidP="006E74EA">
-[...19 lines deleted...]
-          <w:p w14:paraId="1C3F71B2" w14:textId="59742FBD" w:rsidR="002246B5" w:rsidRDefault="002246B5" w:rsidP="006E74EA">
+          <w:p w14:paraId="03168726" w14:textId="77777777" w:rsidR="00E23332" w:rsidRDefault="00E23332" w:rsidP="00E23332">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="595841BF" w14:textId="77777777" w:rsidR="00E23332" w:rsidRDefault="00E23332" w:rsidP="00E23332">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C3F71B2" w14:textId="59742FBD" w:rsidR="00E23332" w:rsidRDefault="00E23332" w:rsidP="00E23332">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032368D">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Nominations begin in September</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48F97D19" w14:textId="77777777" w:rsidR="002246B5" w:rsidRPr="0032368D" w:rsidRDefault="002246B5" w:rsidP="006E74EA">
+          <w:p w14:paraId="48F97D19" w14:textId="77777777" w:rsidR="00E23332" w:rsidRPr="0032368D" w:rsidRDefault="00E23332" w:rsidP="00E23332">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:eastAsia="Times New Roman" w:hAnsi="Tw Cen MT" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="26411435" w14:textId="77777777" w:rsidR="002246B5" w:rsidRPr="0032368D" w:rsidRDefault="002246B5" w:rsidP="006E74EA">
+          <w:p w14:paraId="26411435" w14:textId="77777777" w:rsidR="00E23332" w:rsidRPr="0032368D" w:rsidRDefault="00E23332" w:rsidP="00E23332">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:eastAsia="Times New Roman" w:hAnsi="Tw Cen MT" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29B0ECDA" w14:textId="12423A8B" w:rsidR="002246B5" w:rsidRPr="00C57466" w:rsidRDefault="002246B5" w:rsidP="006E74EA">
-[...123 lines deleted...]
-            <w:r w:rsidR="00427140">
+          <w:p w14:paraId="293316B0" w14:textId="6D62284A" w:rsidR="00E23332" w:rsidRPr="00E23332" w:rsidRDefault="00E23332" w:rsidP="00E23332">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E23332">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">October </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C57466">
-[...15 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidRPr="00E23332">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>, 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27FA1A68" w14:textId="77777777" w:rsidR="002246B5" w:rsidRPr="0032368D" w:rsidRDefault="002246B5" w:rsidP="006E74EA">
+          <w:p w14:paraId="191F1DFC" w14:textId="3811D81C" w:rsidR="00E23332" w:rsidRPr="0032368D" w:rsidRDefault="007574C3" w:rsidP="00E23332">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Spring 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59CDFB00" w14:textId="77777777" w:rsidR="00E23332" w:rsidRPr="0032368D" w:rsidRDefault="00E23332" w:rsidP="00E23332">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032368D">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Nov / Dec</w:t>
-[...12 lines deleted...]
-          <w:p w14:paraId="191F1DFC" w14:textId="77777777" w:rsidR="002246B5" w:rsidRPr="0032368D" w:rsidRDefault="002246B5" w:rsidP="006E74EA">
+              <w:t>SUNY-wide academic rank; $0-2,500 on base salary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3042" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E232084" w14:textId="77777777" w:rsidR="00E23332" w:rsidRPr="0032368D" w:rsidRDefault="00E23332" w:rsidP="00E23332">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032368D">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>May</w:t>
-[...46 lines deleted...]
-              </w:rPr>
               <w:t>Full professors and librarians</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D1F9C" w:rsidRPr="0032368D" w14:paraId="2A9BBE50" w14:textId="77777777" w:rsidTr="00D14D88">
+      <w:tr w:rsidR="00E23332" w:rsidRPr="0032368D" w14:paraId="2A9BBE50" w14:textId="77777777" w:rsidTr="00D14D88">
         <w:trPr>
           <w:trHeight w:val="881"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3949" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72E8C32D" w14:textId="5F43B7AE" w:rsidR="003D1F9C" w:rsidRPr="003D1F9C" w:rsidRDefault="00E40F29" w:rsidP="003D1F9C">
+          <w:p w14:paraId="72E8C32D" w14:textId="5F43B7AE" w:rsidR="00E23332" w:rsidRPr="003D1F9C" w:rsidRDefault="000567F9" w:rsidP="00E23332">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r w:rsidR="003D1F9C" w:rsidRPr="003D1F9C">
+              <w:r w:rsidR="00E23332" w:rsidRPr="003D1F9C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>Chancellor’s Horizon Award for Faculty Research and Scholarship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="738795F6" w14:textId="77777777" w:rsidR="00D932EC" w:rsidRDefault="00D932EC" w:rsidP="003D1F9C">
-[...19 lines deleted...]
-          <w:p w14:paraId="682F7DDA" w14:textId="3390E685" w:rsidR="003D1F9C" w:rsidRDefault="003D1F9C" w:rsidP="003D1F9C">
+          <w:p w14:paraId="738795F6" w14:textId="77777777" w:rsidR="00E23332" w:rsidRDefault="00E23332" w:rsidP="00E23332">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58E84260" w14:textId="77777777" w:rsidR="00E23332" w:rsidRDefault="00E23332" w:rsidP="00E23332">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="682F7DDA" w14:textId="3390E685" w:rsidR="00E23332" w:rsidRDefault="00E23332" w:rsidP="00E23332">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032368D">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Nominations begin in September</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00FBFADA" w14:textId="77777777" w:rsidR="003D1F9C" w:rsidRPr="0032368D" w:rsidRDefault="003D1F9C" w:rsidP="003D1F9C">
+          <w:p w14:paraId="00FBFADA" w14:textId="77777777" w:rsidR="00E23332" w:rsidRPr="0032368D" w:rsidRDefault="00E23332" w:rsidP="00E23332">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:eastAsia="Times New Roman" w:hAnsi="Tw Cen MT" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="66947D7F" w14:textId="77777777" w:rsidR="003D1F9C" w:rsidRPr="0032368D" w:rsidRDefault="003D1F9C" w:rsidP="003D1F9C">
+          <w:p w14:paraId="66947D7F" w14:textId="77777777" w:rsidR="00E23332" w:rsidRPr="0032368D" w:rsidRDefault="00E23332" w:rsidP="00E23332">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="699F5D8E" w14:textId="5B1A52C0" w:rsidR="003D1F9C" w:rsidRPr="00C57466" w:rsidRDefault="003D1F9C" w:rsidP="003D1F9C">
-[...4 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="699F5D8E" w14:textId="3B832A50" w:rsidR="00E23332" w:rsidRPr="00E23332" w:rsidRDefault="00E23332" w:rsidP="00E23332">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E23332">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>November 10, 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21D50A6C" w14:textId="5DA7BF98" w:rsidR="00E23332" w:rsidRPr="0032368D" w:rsidRDefault="00E23332" w:rsidP="00E23332">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0032368D">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Late April</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04FD920D" w14:textId="6FC05117" w:rsidR="00E23332" w:rsidRPr="0032368D" w:rsidRDefault="00E23332" w:rsidP="00E23332">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0032368D">
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Refer to SUNY site</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3042" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ED8B4C6" w14:textId="12C8C534" w:rsidR="00E23332" w:rsidRPr="0032368D" w:rsidRDefault="00E23332" w:rsidP="00E23332">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
-                <w:b/>
-[...71 lines deleted...]
-                <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">FT Tenure Track/Tenured faculty with at least one year of service </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D1F9C" w:rsidRPr="0032368D" w14:paraId="6066DFD3" w14:textId="77777777" w:rsidTr="004B7B03">
+      <w:tr w:rsidR="00E23332" w:rsidRPr="0032368D" w14:paraId="6066DFD3" w14:textId="77777777" w:rsidTr="004B7B03">
         <w:trPr>
           <w:trHeight w:val="566"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3949" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7730EE21" w14:textId="77777777" w:rsidR="003D1F9C" w:rsidRPr="0032368D" w:rsidRDefault="003D1F9C" w:rsidP="003D1F9C">
+          <w:p w14:paraId="7730EE21" w14:textId="77777777" w:rsidR="00E23332" w:rsidRPr="0032368D" w:rsidRDefault="00E23332" w:rsidP="00E23332">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032368D">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>New York State/UUP Joint Labor-Management Committees (JLMC) Awards</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10684" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="5F3BAF1E" w14:textId="77777777" w:rsidR="003D1F9C" w:rsidRDefault="003D1F9C" w:rsidP="003D1F9C">
+          <w:p w14:paraId="5F3BAF1E" w14:textId="77777777" w:rsidR="00E23332" w:rsidRDefault="00E23332" w:rsidP="00E23332">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:eastAsia="Times New Roman" w:hAnsi="Tw Cen MT" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2B2C5FE0" w14:textId="4A0C91A1" w:rsidR="003D1F9C" w:rsidRPr="0032368D" w:rsidRDefault="003D1F9C" w:rsidP="003D1F9C">
+          <w:p w14:paraId="2B2C5FE0" w14:textId="4A0C91A1" w:rsidR="00E23332" w:rsidRPr="0032368D" w:rsidRDefault="00E23332" w:rsidP="00E23332">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032368D">
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT" w:eastAsia="Times New Roman" w:hAnsi="Tw Cen MT" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Information is available at </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r w:rsidRPr="0032368D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>http://nysuup.lmc.ny.gov/</w:t>
@@ -4209,144 +4016,183 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tw Cen MT">
-    <w:panose1 w:val="020B0602020104020603"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3B9E0AD6" w14:textId="77777777" w:rsidR="00B974CA" w:rsidRDefault="00B974CA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="16E86926" w14:textId="77777777" w:rsidR="00B974CA" w:rsidRDefault="00B974CA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2F5376E8" w14:textId="7D90B44F" w:rsidR="002B791A" w:rsidRPr="00836DD5" w:rsidRDefault="00E40F29" w:rsidP="002B791A">
+  <w:p w14:paraId="2F5376E8" w14:textId="7F4FC928" w:rsidR="002B791A" w:rsidRPr="00836DD5" w:rsidRDefault="000567F9" w:rsidP="002B791A">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="14040"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:id w:val="-985011515"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Watermarks"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
+            <w:noProof/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:pict w14:anchorId="64D63153">
+            <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+              <v:formulas>
+                <v:f eqn="sum #0 0 10800"/>
+                <v:f eqn="prod #0 2 1"/>
+                <v:f eqn="sum 21600 0 @1"/>
+                <v:f eqn="sum 0 0 @2"/>
+                <v:f eqn="sum 21600 0 @3"/>
+                <v:f eqn="if @0 @3 0"/>
+                <v:f eqn="if @0 21600 @1"/>
+                <v:f eqn="if @0 0 @2"/>
+                <v:f eqn="if @0 @4 21600"/>
+                <v:f eqn="mid @5 @6"/>
+                <v:f eqn="mid @8 @5"/>
+                <v:f eqn="mid @7 @8"/>
+                <v:f eqn="mid @6 @7"/>
+                <v:f eqn="sum @6 0 @5"/>
+              </v:formulas>
+              <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+              <v:textpath on="t" fitshape="t"/>
+              <v:handles>
+                <v:h position="#0,bottomRight" xrange="6629,14971"/>
+              </v:handles>
+              <o:lock v:ext="edit" text="t" shapetype="t"/>
+            </v:shapetype>
+            <v:shape id="PowerPlusWaterMarkObject357870517" o:spid="_x0000_s2049" type="#_x0000_t136" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:468pt;height:280.8pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
+              <v:fill opacity=".5"/>
+              <v:textpath style="font-family:&quot;Calibri&quot;;font-size:1pt" string="DRAFT"/>
+              <w10:wrap anchorx="margin" anchory="margin"/>
+            </v:shape>
+          </w:pict>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="006168A5">
       <w:rPr>
         <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>01/28</w:t>
+      <w:t>07/09</w:t>
     </w:r>
-    <w:r w:rsidR="00F91F56">
+    <w:r w:rsidR="00265AEA">
       <w:rPr>
         <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>/</w:t>
-[...15 lines deleted...]
-      <w:t>6</w:t>
+      <w:t>/2026</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="02D2AF80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -4460,340 +4306,373 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1617518456">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002D1C04"/>
     <w:rsid w:val="0001760A"/>
     <w:rsid w:val="00022701"/>
     <w:rsid w:val="000343F2"/>
     <w:rsid w:val="00035D7B"/>
     <w:rsid w:val="0003656A"/>
     <w:rsid w:val="00047460"/>
     <w:rsid w:val="00047875"/>
+    <w:rsid w:val="000567F9"/>
     <w:rsid w:val="00072A4E"/>
+    <w:rsid w:val="00074EDA"/>
     <w:rsid w:val="00087585"/>
     <w:rsid w:val="000969EC"/>
     <w:rsid w:val="000A13B2"/>
     <w:rsid w:val="000B0E21"/>
     <w:rsid w:val="000B4345"/>
     <w:rsid w:val="000F289C"/>
     <w:rsid w:val="0011084F"/>
     <w:rsid w:val="00120EFD"/>
     <w:rsid w:val="00136783"/>
     <w:rsid w:val="0013734B"/>
     <w:rsid w:val="00146879"/>
     <w:rsid w:val="00150559"/>
     <w:rsid w:val="0018130E"/>
     <w:rsid w:val="001866A8"/>
     <w:rsid w:val="00195DD9"/>
     <w:rsid w:val="001A123D"/>
     <w:rsid w:val="001C4E53"/>
     <w:rsid w:val="001D0F2B"/>
     <w:rsid w:val="001E7584"/>
+    <w:rsid w:val="00200F36"/>
     <w:rsid w:val="00213EFA"/>
     <w:rsid w:val="002158A9"/>
     <w:rsid w:val="002246B5"/>
     <w:rsid w:val="00241516"/>
     <w:rsid w:val="00246210"/>
+    <w:rsid w:val="00265AEA"/>
     <w:rsid w:val="002813B6"/>
     <w:rsid w:val="002B4D13"/>
     <w:rsid w:val="002B6A32"/>
     <w:rsid w:val="002B791A"/>
     <w:rsid w:val="002C3F58"/>
     <w:rsid w:val="002C42B3"/>
     <w:rsid w:val="002D1C04"/>
     <w:rsid w:val="002D3507"/>
     <w:rsid w:val="002D696C"/>
     <w:rsid w:val="002E205A"/>
     <w:rsid w:val="002F16EC"/>
     <w:rsid w:val="003167C8"/>
     <w:rsid w:val="00321671"/>
     <w:rsid w:val="0032368D"/>
     <w:rsid w:val="00327BE9"/>
     <w:rsid w:val="00334DAF"/>
     <w:rsid w:val="00346A4C"/>
     <w:rsid w:val="00383965"/>
     <w:rsid w:val="00396B43"/>
     <w:rsid w:val="003972DE"/>
     <w:rsid w:val="003A1E61"/>
     <w:rsid w:val="003B7693"/>
     <w:rsid w:val="003C2015"/>
+    <w:rsid w:val="003C32B9"/>
     <w:rsid w:val="003D032A"/>
     <w:rsid w:val="003D1625"/>
     <w:rsid w:val="003D1F9C"/>
     <w:rsid w:val="003D46B1"/>
     <w:rsid w:val="00407624"/>
     <w:rsid w:val="00411B40"/>
     <w:rsid w:val="00427140"/>
     <w:rsid w:val="00432135"/>
     <w:rsid w:val="0043424F"/>
     <w:rsid w:val="00440C9A"/>
     <w:rsid w:val="004416A3"/>
     <w:rsid w:val="00444876"/>
+    <w:rsid w:val="00451A6D"/>
     <w:rsid w:val="004618DC"/>
     <w:rsid w:val="00466934"/>
     <w:rsid w:val="00470A3D"/>
     <w:rsid w:val="004727C8"/>
     <w:rsid w:val="00475703"/>
     <w:rsid w:val="004972A8"/>
     <w:rsid w:val="004B3784"/>
     <w:rsid w:val="004B7B03"/>
     <w:rsid w:val="004F0761"/>
     <w:rsid w:val="004F2A99"/>
     <w:rsid w:val="004F6190"/>
     <w:rsid w:val="0050072B"/>
     <w:rsid w:val="005020BA"/>
     <w:rsid w:val="0052482D"/>
     <w:rsid w:val="005278ED"/>
     <w:rsid w:val="00540EE0"/>
     <w:rsid w:val="005469AA"/>
     <w:rsid w:val="0056030F"/>
+    <w:rsid w:val="00563C1F"/>
     <w:rsid w:val="005A3434"/>
     <w:rsid w:val="005A5F18"/>
     <w:rsid w:val="005B056D"/>
     <w:rsid w:val="005C3B5A"/>
     <w:rsid w:val="005D7408"/>
+    <w:rsid w:val="005E07D6"/>
     <w:rsid w:val="005E78CD"/>
     <w:rsid w:val="00601962"/>
     <w:rsid w:val="00614E6B"/>
+    <w:rsid w:val="006168A5"/>
     <w:rsid w:val="00632E8D"/>
     <w:rsid w:val="00633CCA"/>
     <w:rsid w:val="006433EC"/>
     <w:rsid w:val="00661532"/>
     <w:rsid w:val="00673403"/>
     <w:rsid w:val="00674EE3"/>
     <w:rsid w:val="00696C30"/>
     <w:rsid w:val="006B68FB"/>
+    <w:rsid w:val="006C39FE"/>
     <w:rsid w:val="006C68D0"/>
     <w:rsid w:val="006D48FF"/>
     <w:rsid w:val="006D5831"/>
     <w:rsid w:val="006E080C"/>
     <w:rsid w:val="006E74EA"/>
+    <w:rsid w:val="006F5F20"/>
     <w:rsid w:val="007136C2"/>
     <w:rsid w:val="0075532B"/>
     <w:rsid w:val="00755F7B"/>
+    <w:rsid w:val="007574C3"/>
+    <w:rsid w:val="0077016C"/>
     <w:rsid w:val="007A792A"/>
     <w:rsid w:val="007F24EB"/>
     <w:rsid w:val="007F3A33"/>
     <w:rsid w:val="007F5AE5"/>
+    <w:rsid w:val="007F7994"/>
     <w:rsid w:val="00814B8C"/>
     <w:rsid w:val="00814EB1"/>
     <w:rsid w:val="0082366C"/>
     <w:rsid w:val="00836A3C"/>
     <w:rsid w:val="00836DD5"/>
     <w:rsid w:val="008443D6"/>
     <w:rsid w:val="00864E4C"/>
     <w:rsid w:val="008729AB"/>
+    <w:rsid w:val="00876ED6"/>
     <w:rsid w:val="00887088"/>
     <w:rsid w:val="00894097"/>
     <w:rsid w:val="008A3E77"/>
     <w:rsid w:val="008B4B01"/>
     <w:rsid w:val="008B546F"/>
     <w:rsid w:val="008B5EEE"/>
     <w:rsid w:val="008C1EBB"/>
     <w:rsid w:val="008C6A2D"/>
     <w:rsid w:val="008D1372"/>
     <w:rsid w:val="008E135E"/>
     <w:rsid w:val="008E55EA"/>
+    <w:rsid w:val="008F5968"/>
     <w:rsid w:val="00917FEF"/>
     <w:rsid w:val="009221DE"/>
     <w:rsid w:val="009274BF"/>
     <w:rsid w:val="009339BB"/>
     <w:rsid w:val="00944269"/>
     <w:rsid w:val="009542FC"/>
     <w:rsid w:val="00963526"/>
     <w:rsid w:val="00971640"/>
     <w:rsid w:val="009719E9"/>
     <w:rsid w:val="00980F3F"/>
     <w:rsid w:val="00982EFA"/>
     <w:rsid w:val="00995AC8"/>
     <w:rsid w:val="00997BAF"/>
     <w:rsid w:val="009D2363"/>
+    <w:rsid w:val="009E2451"/>
     <w:rsid w:val="00A07FDA"/>
     <w:rsid w:val="00A11F44"/>
     <w:rsid w:val="00A26405"/>
     <w:rsid w:val="00A27C7C"/>
     <w:rsid w:val="00A30E3F"/>
     <w:rsid w:val="00A34ECE"/>
     <w:rsid w:val="00A5365A"/>
     <w:rsid w:val="00A6448D"/>
     <w:rsid w:val="00A72CFE"/>
     <w:rsid w:val="00A775F5"/>
+    <w:rsid w:val="00A90E62"/>
     <w:rsid w:val="00A930CE"/>
     <w:rsid w:val="00AB73C4"/>
     <w:rsid w:val="00AE5DC7"/>
     <w:rsid w:val="00AF46F5"/>
     <w:rsid w:val="00B06213"/>
     <w:rsid w:val="00B1062B"/>
     <w:rsid w:val="00B10B9F"/>
     <w:rsid w:val="00B126C3"/>
     <w:rsid w:val="00B21346"/>
     <w:rsid w:val="00B25F83"/>
     <w:rsid w:val="00B33D56"/>
     <w:rsid w:val="00B44038"/>
     <w:rsid w:val="00B72FD0"/>
     <w:rsid w:val="00B805D8"/>
     <w:rsid w:val="00B90496"/>
     <w:rsid w:val="00B964FA"/>
     <w:rsid w:val="00B974CA"/>
     <w:rsid w:val="00B978FE"/>
     <w:rsid w:val="00B97BA7"/>
     <w:rsid w:val="00BA3EC2"/>
     <w:rsid w:val="00BD1750"/>
     <w:rsid w:val="00BD7039"/>
     <w:rsid w:val="00BE3E8F"/>
     <w:rsid w:val="00C21A8E"/>
     <w:rsid w:val="00C25F97"/>
     <w:rsid w:val="00C26101"/>
     <w:rsid w:val="00C362BF"/>
     <w:rsid w:val="00C452E4"/>
     <w:rsid w:val="00C57466"/>
     <w:rsid w:val="00C67666"/>
     <w:rsid w:val="00C831F9"/>
     <w:rsid w:val="00C93A2B"/>
     <w:rsid w:val="00C95E90"/>
     <w:rsid w:val="00CA4755"/>
     <w:rsid w:val="00CB27C7"/>
     <w:rsid w:val="00CB4BB2"/>
     <w:rsid w:val="00CC1E40"/>
     <w:rsid w:val="00CE2EA5"/>
+    <w:rsid w:val="00CF65BB"/>
     <w:rsid w:val="00D00311"/>
     <w:rsid w:val="00D02323"/>
     <w:rsid w:val="00D1366A"/>
     <w:rsid w:val="00D14C7F"/>
     <w:rsid w:val="00D14D88"/>
     <w:rsid w:val="00D24DCD"/>
     <w:rsid w:val="00D30437"/>
     <w:rsid w:val="00D3147C"/>
     <w:rsid w:val="00D33575"/>
     <w:rsid w:val="00D4760C"/>
     <w:rsid w:val="00D4771F"/>
     <w:rsid w:val="00D753B9"/>
     <w:rsid w:val="00D774F8"/>
     <w:rsid w:val="00D77F19"/>
+    <w:rsid w:val="00D803F6"/>
     <w:rsid w:val="00D808A0"/>
     <w:rsid w:val="00D83EFC"/>
     <w:rsid w:val="00D860EE"/>
     <w:rsid w:val="00D91D3F"/>
     <w:rsid w:val="00D932EC"/>
+    <w:rsid w:val="00D95E31"/>
     <w:rsid w:val="00DA46DF"/>
     <w:rsid w:val="00DC2A61"/>
     <w:rsid w:val="00DE69AA"/>
     <w:rsid w:val="00DF4691"/>
     <w:rsid w:val="00E149F0"/>
     <w:rsid w:val="00E15EC6"/>
+    <w:rsid w:val="00E23332"/>
+    <w:rsid w:val="00E306AA"/>
     <w:rsid w:val="00E40F29"/>
     <w:rsid w:val="00E61814"/>
     <w:rsid w:val="00E70A7C"/>
     <w:rsid w:val="00E85063"/>
     <w:rsid w:val="00E9484D"/>
     <w:rsid w:val="00EB2B56"/>
     <w:rsid w:val="00EB2C0B"/>
     <w:rsid w:val="00EC086E"/>
     <w:rsid w:val="00EC6EF9"/>
     <w:rsid w:val="00ED2DDB"/>
     <w:rsid w:val="00ED7185"/>
+    <w:rsid w:val="00EE1CBE"/>
     <w:rsid w:val="00EF3EE9"/>
     <w:rsid w:val="00F03283"/>
     <w:rsid w:val="00F03285"/>
     <w:rsid w:val="00F205FF"/>
     <w:rsid w:val="00F20AC9"/>
+    <w:rsid w:val="00F20EDD"/>
     <w:rsid w:val="00F36014"/>
     <w:rsid w:val="00F42F15"/>
     <w:rsid w:val="00F46FC5"/>
     <w:rsid w:val="00F708A2"/>
     <w:rsid w:val="00F9115F"/>
     <w:rsid w:val="00F91F56"/>
     <w:rsid w:val="00F97558"/>
     <w:rsid w:val="00FB6AB1"/>
+    <w:rsid w:val="00FB6CB4"/>
     <w:rsid w:val="00FF2946"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1AA43DBB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
@@ -6070,75 +5949,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CFD6FC63-B59C-4FAC-8349-E3577370EE87}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>515</Words>
-  <Characters>4052</Characters>
+  <Words>523</Words>
+  <Characters>4114</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>33</Lines>
+  <Lines>34</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Purchase College &amp; SUNY Faculty Awards and Grants</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>State University of New York</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4558</CharactersWithSpaces>
+  <CharactersWithSpaces>4628</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HLinks>
     <vt:vector size="30" baseType="variant">
       <vt:variant>
         <vt:i4>4587642</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://nysuup.lmc.ny.gov/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>127</vt:i4>
       </vt:variant>