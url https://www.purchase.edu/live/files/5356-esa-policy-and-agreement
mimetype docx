--- v0 (2026-06-16)
+++ v1 (2026-10-28)
@@ -9,51 +9,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="5AA2D43D" w14:textId="3F815AE6" w:rsidR="00166AFB" w:rsidRPr="00C95979" w:rsidRDefault="00E6649B" w:rsidP="00C95979">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00C95979">
         <w:t xml:space="preserve">Purchase College </w:t>
       </w:r>
       <w:r w:rsidR="00462BBC" w:rsidRPr="00C95979">
         <w:t>Emotional Support Animal Policy and Agreement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33B51987" w14:textId="30CE306A" w:rsidR="00462BBC" w:rsidRDefault="00462BBC" w:rsidP="00462BBC">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In accordance with </w:t>
       </w:r>
       <w:r w:rsidR="002C504F">
         <w:t xml:space="preserve">all applicable federal and state laws, </w:t>
       </w:r>
       <w:r>
@@ -1934,62 +1934,56 @@
       <w:r>
         <w:t>48</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC4C75">
         <w:t xml:space="preserve"> hours </w:t>
       </w:r>
       <w:r>
         <w:t>of notification, the C</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC4C75">
         <w:t>ollege reserves the right to remove the animal</w:t>
       </w:r>
       <w:r>
         <w:t>. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC4C75">
         <w:t xml:space="preserve">The student will then be reported to </w:t>
       </w:r>
       <w:r>
         <w:t>the Office of Community Standards for violation of Purchase College’s Student Code of C</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC4C75">
         <w:t>onduct.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42ED37B4" w14:textId="77777777" w:rsidR="00613114" w:rsidRDefault="00613114">
-[...4 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="42ED37B4" w14:textId="0DCC6E21" w:rsidR="00613114" w:rsidRDefault="00613114"/>
     <w:p w14:paraId="7426FDF5" w14:textId="16361C95" w:rsidR="00613114" w:rsidRDefault="00613114" w:rsidP="00C95979">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Acknowledgement and Release of Information Consent Form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AB1055A" w14:textId="77777777" w:rsidR="00613114" w:rsidRPr="00F0516F" w:rsidRDefault="00613114" w:rsidP="00613114">
       <w:r w:rsidRPr="00F0516F">
         <w:t xml:space="preserve">By my signature below, I verify that I have read, understand and will abide by the requirements outlined here and I agree to provide the additional information required to complete my </w:t>
       </w:r>
       <w:r w:rsidRPr="00913E57">
         <w:t xml:space="preserve">“Application to Have an ESA in Campus Housing” and “Request for Information Re: Emotional Support Animal” </w:t>
       </w:r>
       <w:r w:rsidRPr="00F0516F">
         <w:t xml:space="preserve">under the College’s Emotional Support Animal Policy. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24272F2E" w14:textId="77777777" w:rsidR="00613114" w:rsidRPr="00F0516F" w:rsidRDefault="00613114" w:rsidP="00613114">
       <w:r w:rsidRPr="00F0516F">
         <w:t xml:space="preserve">I have read and understand the Emotional Support Animal Policy and Agreement and I agree to abide by the requirements applicable to Emotional Support Animals. I understand that if I fail to meet the requirements set forth in the Policy, Purchase College has the right to remove the Emotional Support Animal and I will be required to fulfill my housing, academic, and all other obligations for the remainder of the housing contract. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D8CDEF0" w14:textId="4EABEB82" w:rsidR="00F74761" w:rsidRDefault="00613114" w:rsidP="00462BBC">
       <w:r w:rsidRPr="00F0516F">
         <w:t>I furthermore give permission to the Office of Disability Resources</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
@@ -1998,1035 +1992,656 @@
         <w:t>Office of Residential and Student Life</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0516F">
         <w:t xml:space="preserve"> to disclose to others impacted by the presence of my </w:t>
       </w:r>
       <w:r>
         <w:t>Emotional Support Animal</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0516F">
         <w:t xml:space="preserve"> (e.g., </w:t>
       </w:r>
       <w:r w:rsidR="00FA4533">
         <w:t>Office of Residential and Student Life</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0516F">
         <w:t xml:space="preserve"> staff, potential and/or actual roommate(s)/neighbor(s)) that I will be living with an animal</w:t>
       </w:r>
       <w:r w:rsidR="00324B17">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0516F">
         <w:t xml:space="preserve"> I understand that this information will be shared with the intent of preparing for the presence of the Emotional Support Animal and/or resolving any potential issues associated with the presence of the Emotional Support Animal. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="309735AF" w14:textId="77777777" w:rsidR="00F74761" w:rsidRPr="00462BBC" w:rsidRDefault="00F74761" w:rsidP="00462BBC"/>
-    <w:p w14:paraId="3343DF1C" w14:textId="77777777" w:rsidR="000F6BF7" w:rsidRDefault="000F6BF7" w:rsidP="00462BBC">
+    <w:p w14:paraId="3343DF1C" w14:textId="2B6C8D37" w:rsidR="000F6BF7" w:rsidRDefault="000F6BF7" w:rsidP="00462BBC">
       <w:r>
         <w:t xml:space="preserve">Student’s </w:t>
       </w:r>
       <w:r w:rsidR="00311EE5">
-        <w:t xml:space="preserve">Name: </w:t>
+        <w:t xml:space="preserve">Name:  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="-349411752"/>
+          <w:id w:val="141161468"/>
           <w:placeholder>
-            <w:docPart w:val="AE3E951D9A6541438F0381BFE58FD3E7"/>
+            <w:docPart w:val="BFB8573DFBCA4C77BA670508446D9F3F"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
-          <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="0042091E" w:rsidRPr="00DB2423">
-[...27 lines deleted...]
-            <w:t>.</w:t>
+          <w:r w:rsidR="00126ED0">
+            <w:t>Click or tap here to enter name.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00311EE5">
-[...3 lines deleted...]
-    <w:p w14:paraId="1F6E001C" w14:textId="76123338" w:rsidR="000F6BF7" w:rsidRDefault="00311EE5" w:rsidP="000F6BF7">
+    </w:p>
+    <w:p w14:paraId="1F6E001C" w14:textId="770BD21D" w:rsidR="000F6BF7" w:rsidRDefault="00311EE5" w:rsidP="000F6BF7">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="000F6BF7">
         <w:t>tudent’s S</w:t>
       </w:r>
       <w:r>
-        <w:t>ignature: ______________________________________</w:t>
-      </w:r>
+        <w:t xml:space="preserve">ignature: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1096242668"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00126ED0">
+            <w:t>Click or tap here to enter signature.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
       <w:r w:rsidR="000F6BF7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38D9E6E0" w14:textId="5A7D6451" w:rsidR="000F6BF7" w:rsidRDefault="000F6BF7" w:rsidP="000F6BF7">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Date: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-366984855"/>
           <w:placeholder>
             <w:docPart w:val="3A79F8437D524766B07BBB31F5385B10"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="M/d/yyyy"/>
             <w:lid w:val="en-US"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00DB2423">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="41E1C8B1" w14:textId="77777777" w:rsidR="000F6BF7" w:rsidRDefault="000F6BF7" w:rsidP="00462BBC"/>
-    <w:p w14:paraId="1234D5AE" w14:textId="0EC78B33" w:rsidR="000F6BF7" w:rsidRDefault="000F6BF7" w:rsidP="000F6BF7">
+    <w:p w14:paraId="365D6C6E" w14:textId="7EA97BB3" w:rsidR="000F6BF7" w:rsidRDefault="000F6BF7" w:rsidP="00462BBC"/>
+    <w:p w14:paraId="46FB81EE" w14:textId="67145331" w:rsidR="000F6BF7" w:rsidRDefault="00FA4533" w:rsidP="000F6BF7">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Office of Disability Resources Representative Name: </w:t>
+        <w:t>Office of Residential and Student Life</w:t>
+      </w:r>
+      <w:r w:rsidR="000F6BF7">
+        <w:t xml:space="preserve"> Representative Name: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="566844653"/>
+          <w:id w:val="-1494399408"/>
           <w:placeholder>
-            <w:docPart w:val="5A64F7B060614C19B7A3B320AE976387"/>
+            <w:docPart w:val="4E224A51076E4F678AAAF9B6BD9983D7"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
-          <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00DB2423">
-[...15 lines deleted...]
-            <w:t>.</w:t>
+          <w:r w:rsidR="00126ED0">
+            <w:t>Click or tap here to enter name.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="3BBCE425" w14:textId="7BE4425C" w:rsidR="000F6BF7" w:rsidRDefault="000F6BF7" w:rsidP="000F6BF7">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Representative’s Signature:</w:t>
+      </w:r>
+      <w:r w:rsidR="00126ED0" w:rsidRPr="00126ED0">
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">Date: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="-1942206104"/>
+          <w:id w:val="1222940115"/>
           <w:placeholder>
-            <w:docPart w:val="CAF2D647964241278E2CEB6B311A1A5A"/>
+            <w:docPart w:val="587EB441D0CA4745B7E247F107D49C68"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
-[...5 lines deleted...]
-          </w:date>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00DB2423">
-[...3 lines deleted...]
-            <w:t>Click or tap to enter a date.</w:t>
+          <w:r w:rsidR="00126ED0">
+            <w:t>Click or tap here to enter signature.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-    </w:p>
-[...49 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="431C3D95" w14:textId="0F9A02EC" w:rsidR="000F6BF7" w:rsidRDefault="000F6BF7" w:rsidP="000F6BF7">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Date: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1446615385"/>
           <w:placeholder>
             <w:docPart w:val="2C9F8D3D306C48039F408C8AA32DBD5C"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="M/d/yyyy"/>
             <w:lid w:val="en-US"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00DB2423">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="226EE164" w14:textId="6CD5E44F" w:rsidR="000F6BF7" w:rsidRDefault="000F6BF7">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="64A49F36" w14:textId="22BBF574" w:rsidR="000F6BF7" w:rsidRDefault="000F6BF7" w:rsidP="00C95979">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Student’s Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FC42ED2" w14:textId="4E7C1A19" w:rsidR="000F6BF7" w:rsidRDefault="000F6BF7" w:rsidP="006751B6">
+    <w:p w14:paraId="1FC42ED2" w14:textId="7BFD58EB" w:rsidR="000F6BF7" w:rsidRDefault="000F6BF7" w:rsidP="006751B6">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Student’s Name: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="-210497112"/>
+          <w:id w:val="-1603324963"/>
           <w:placeholder>
-            <w:docPart w:val="6AD2CED3B8E1465A9D5BA88C275FA9CF"/>
+            <w:docPart w:val="66FA738453144F49B9ECBBEA0ED1514A"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
-          <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="006751B6" w:rsidRPr="00DB2423">
-[...15 lines deleted...]
-            <w:t>.</w:t>
+          <w:r w:rsidR="00126ED0">
+            <w:t>Click or tap here to enter name.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="58E49E63" w14:textId="2A726C1D" w:rsidR="000F6BF7" w:rsidRDefault="000F6BF7" w:rsidP="000F6BF7">
+    <w:p w14:paraId="58E49E63" w14:textId="7730E382" w:rsidR="000F6BF7" w:rsidRDefault="000F6BF7" w:rsidP="000F6BF7">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Student ID: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="-1655908922"/>
+          <w:id w:val="1678999334"/>
           <w:placeholder>
-            <w:docPart w:val="5DD62222D4064625A25681A508E42F8D"/>
+            <w:docPart w:val="5577A95B70344C9BBD7E9938E9CC799E"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
-          <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="006751B6" w:rsidRPr="00DB2423">
-[...15 lines deleted...]
-            <w:t>.</w:t>
+          <w:r w:rsidR="00126ED0">
+            <w:t>Click or tap here to enter ID.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="5EB15347" w14:textId="0C13F8BC" w:rsidR="000F6BF7" w:rsidRDefault="000F6BF7" w:rsidP="000F6BF7">
+    <w:p w14:paraId="5EB15347" w14:textId="40F4AF3E" w:rsidR="000F6BF7" w:rsidRDefault="000F6BF7" w:rsidP="000F6BF7">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Phone Number: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="738756101"/>
+          <w:id w:val="627206861"/>
           <w:placeholder>
-            <w:docPart w:val="8F0A2A063B414B2CAA61930339A23A82"/>
+            <w:docPart w:val="3C65C620AC524E04BE4C2DEA5A956DFC"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
-          <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="006751B6" w:rsidRPr="00DB2423">
-[...15 lines deleted...]
-            <w:t>.</w:t>
+          <w:r w:rsidR="00126ED0">
+            <w:t>Click or tap here to enter phone number.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="5BCB2455" w14:textId="69C8601B" w:rsidR="000F6BF7" w:rsidRDefault="000F6BF7" w:rsidP="000F6BF7">
+    <w:p w14:paraId="5BCB2455" w14:textId="00F88419" w:rsidR="000F6BF7" w:rsidRDefault="000F6BF7" w:rsidP="000F6BF7">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Student’s Campus Address: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="1359163979"/>
+          <w:id w:val="-477075766"/>
           <w:placeholder>
-            <w:docPart w:val="8A9D8F27A9D14902AF9E078FB81772AC"/>
+            <w:docPart w:val="8EC189D0D0464A0FA6F67BEEE3AF5CBC"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
-          <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="006751B6" w:rsidRPr="00DB2423">
-[...15 lines deleted...]
-            <w:t>.</w:t>
+          <w:r w:rsidR="00126ED0">
+            <w:t>Click or tap here to enter campus address.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="07316DC9" w14:textId="5FE97B77" w:rsidR="000F6BF7" w:rsidRDefault="000F6BF7" w:rsidP="00C95979">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Emotional Support Animal’s Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B32712E" w14:textId="6FA88901" w:rsidR="000F6BF7" w:rsidRDefault="000F6BF7" w:rsidP="000F6BF7">
+    <w:p w14:paraId="1B32712E" w14:textId="7F57A54F" w:rsidR="000F6BF7" w:rsidRDefault="000F6BF7" w:rsidP="000F6BF7">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Animal’s Name: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="23299176"/>
+          <w:id w:val="858084948"/>
           <w:placeholder>
-            <w:docPart w:val="87F33C616B474ABF9FBC16DFA4D1F56B"/>
+            <w:docPart w:val="1387E173E18A4DE7A1C9198D7FD273DD"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
-          <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="006751B6" w:rsidRPr="00DB2423">
-[...15 lines deleted...]
-            <w:t>.</w:t>
+          <w:r w:rsidR="00126ED0">
+            <w:t>Click or tap here to enter animal’s name.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="12D9A595" w14:textId="601B6164" w:rsidR="000F6BF7" w:rsidRDefault="000F6BF7" w:rsidP="000F6BF7">
+    <w:p w14:paraId="12D9A595" w14:textId="7097642D" w:rsidR="000F6BF7" w:rsidRDefault="000F6BF7" w:rsidP="000F6BF7">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Species: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="1836263085"/>
+          <w:id w:val="-546068239"/>
           <w:placeholder>
-            <w:docPart w:val="D0C3EE91BAD042058D850C9B85B4F580"/>
+            <w:docPart w:val="35511D177A7F4630A61F4FFC9420D3EE"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
-          <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="006751B6" w:rsidRPr="00DB2423">
-[...15 lines deleted...]
-            <w:t>.</w:t>
+          <w:r w:rsidR="00126ED0">
+            <w:t>Click or tap here to enter species.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="12B75D4F" w14:textId="654AC25F" w:rsidR="000F6BF7" w:rsidRDefault="006751B6" w:rsidP="000F6BF7">
+    <w:p w14:paraId="12B75D4F" w14:textId="3F330C59" w:rsidR="000F6BF7" w:rsidRDefault="006751B6" w:rsidP="000F6BF7">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t>Breed:</w:t>
       </w:r>
       <w:r w:rsidR="000F6BF7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="522368827"/>
+          <w:id w:val="1236659112"/>
           <w:placeholder>
-            <w:docPart w:val="CD371CE63495474F92C6B738893F19B1"/>
+            <w:docPart w:val="D2225825AAC24EBEA89CCCE5A266FD57"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
-          <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00DB2423">
-[...15 lines deleted...]
-            <w:t>.</w:t>
+          <w:r w:rsidR="00126ED0">
+            <w:t>Click or tap here to enter breed.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="0A9EEFCA" w14:textId="51D62B20" w:rsidR="000F6BF7" w:rsidRDefault="000F6BF7" w:rsidP="000F6BF7">
+    <w:p w14:paraId="0A9EEFCA" w14:textId="231B6897" w:rsidR="000F6BF7" w:rsidRDefault="000F6BF7" w:rsidP="000F6BF7">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Animal’s Sex: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="-1208106877"/>
+          <w:id w:val="924392263"/>
           <w:placeholder>
-            <w:docPart w:val="A441A04CD8074427B2C76E287EA86674"/>
+            <w:docPart w:val="F7D1F5D15DE049249364879E8518785B"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
-          <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="006751B6" w:rsidRPr="00DB2423">
-[...15 lines deleted...]
-            <w:t>.</w:t>
+          <w:r w:rsidR="00126ED0">
+            <w:t>Click or tap here to enter animal’s sex.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="40DA261E" w14:textId="5E64D2EB" w:rsidR="000F6BF7" w:rsidRDefault="000F6BF7" w:rsidP="000F6BF7">
+    <w:p w14:paraId="40DA261E" w14:textId="36C3DCF6" w:rsidR="000F6BF7" w:rsidRDefault="000F6BF7" w:rsidP="000F6BF7">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t>Spayed/</w:t>
       </w:r>
       <w:r w:rsidR="006751B6">
         <w:t xml:space="preserve">Neutered? Yes: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="176851433"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00126ED0">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="006751B6">
+        <w:t xml:space="preserve"> No: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="1530220412"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="006751B6">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="006751B6">
-        <w:t xml:space="preserve"> No: </w:t>
+    </w:p>
+    <w:p w14:paraId="4CEF1874" w14:textId="6845AFF2" w:rsidR="000F6BF7" w:rsidRDefault="000F6BF7" w:rsidP="000F6BF7">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Color: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="1530220412"/>
-[...4 lines deleted...]
-          </w14:checkbox>
+          <w:id w:val="767421566"/>
+          <w:placeholder>
+            <w:docPart w:val="8E1DA3564C0A467097A3E019A03A3D79"/>
+          </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="006751B6">
-[...3 lines deleted...]
-            <w:t>☐</w:t>
+          <w:r w:rsidR="00126ED0">
+            <w:t>Click or tap here to enter color.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="4CEF1874" w14:textId="483A6F9F" w:rsidR="000F6BF7" w:rsidRDefault="000F6BF7" w:rsidP="000F6BF7">
+    <w:p w14:paraId="22ECB03C" w14:textId="690DB96E" w:rsidR="000F6BF7" w:rsidRDefault="000F6BF7" w:rsidP="000F6BF7">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Color: </w:t>
+        <w:t xml:space="preserve">Age &amp; Weight: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="1102149332"/>
+          <w:id w:val="1456598809"/>
           <w:placeholder>
-            <w:docPart w:val="B766F9CB53E34B1487791C7EF4AAEDEF"/>
+            <w:docPart w:val="A93AD0BAB3E241A692844CAF9A59B0AB"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
-          <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="006751B6" w:rsidRPr="00DB2423">
-[...15 lines deleted...]
-            <w:t>.</w:t>
+          <w:r w:rsidR="00126ED0">
+            <w:t>Click or tap here to enter age and weight.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="22ECB03C" w14:textId="2535BFD8" w:rsidR="000F6BF7" w:rsidRDefault="000F6BF7" w:rsidP="000F6BF7">
+    <w:p w14:paraId="0A3156A3" w14:textId="22B01137" w:rsidR="000F6BF7" w:rsidRDefault="000F6BF7" w:rsidP="000F6BF7">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Age &amp; Weight: </w:t>
+        <w:t xml:space="preserve">Description of Animal: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="2020886614"/>
+          <w:id w:val="-261696627"/>
           <w:placeholder>
-            <w:docPart w:val="15D74C2201C44E7CA59659400B72FC0E"/>
+            <w:docPart w:val="5F87684C313C4AA88717B40D98C8DD8E"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
-          <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="006751B6">
-[...36 lines deleted...]
-            <w:t>Click or tap here to enter text.</w:t>
+          <w:r w:rsidR="00126ED0">
+            <w:t>Click or tap here to enter animal description.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="21259195" w14:textId="18432EEA" w:rsidR="000F6BF7" w:rsidRDefault="000F6BF7" w:rsidP="00C95979">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Alternate Off-Campus Caregiver’s Information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DAEEF14" w14:textId="058C4911" w:rsidR="000F6BF7" w:rsidRPr="00AC776C" w:rsidRDefault="000F6BF7" w:rsidP="000F6BF7">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Student approved for the accommodation of an ESA in campus housing must provide contact information for an alternate caregiver who lives off campus</w:t>
       </w:r>
       <w:r w:rsidR="002C4AAB">
         <w:t xml:space="preserve">, within a </w:t>
       </w:r>
       <w:r w:rsidR="000C3C4A">
         <w:t>3-hour</w:t>
       </w:r>
       <w:r w:rsidR="002C4AAB">
         <w:t xml:space="preserve"> distance from campus, </w:t>
       </w:r>
       <w:r>
         <w:t>and can care for the ESA if the approved student is unable to do so (e.g., unexpected hospitalization). ESAs may not become the responsibility of another student living on campus. Purchase College will assume no responsibility/liability for the care of a student’s ESA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="646B85B9" w14:textId="4662D84C" w:rsidR="000F6BF7" w:rsidRDefault="000F6BF7" w:rsidP="000F6BF7">
+    <w:p w14:paraId="646B85B9" w14:textId="208C45B2" w:rsidR="000F6BF7" w:rsidRDefault="000F6BF7" w:rsidP="000F6BF7">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Alternate Caregiver’s Name: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="1221949190"/>
+          <w:id w:val="-341322880"/>
           <w:placeholder>
-            <w:docPart w:val="1E716A0E62FB49C99A94FD15A59CBB78"/>
+            <w:docPart w:val="81EC782963B648649324FFBDC9739D89"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
-          <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="006751B6" w:rsidRPr="00DB2423">
-[...15 lines deleted...]
-            <w:t>.</w:t>
+          <w:r w:rsidR="00126ED0">
+            <w:t>Click or tap here to enter name.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="52411ABA" w14:textId="2A7696B9" w:rsidR="000F6BF7" w:rsidRDefault="000F6BF7" w:rsidP="000F6BF7">
+    <w:p w14:paraId="52411ABA" w14:textId="0AA54D60" w:rsidR="000F6BF7" w:rsidRDefault="000F6BF7" w:rsidP="000F6BF7">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Phone Number: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="1785300415"/>
+          <w:id w:val="1789311252"/>
           <w:placeholder>
-            <w:docPart w:val="6A52E6453A0544C8872B22C93A439F3F"/>
+            <w:docPart w:val="76238608CBF840A09DEE9178D898989A"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
-          <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="006751B6" w:rsidRPr="00DB2423">
-[...15 lines deleted...]
-            <w:t>.</w:t>
+          <w:r w:rsidR="00126ED0">
+            <w:t>Click or tap here to enter phone number.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="360E08AC" w14:textId="62673CF5" w:rsidR="000F6BF7" w:rsidRDefault="000F6BF7" w:rsidP="000F6BF7">
+    <w:p w14:paraId="360E08AC" w14:textId="29EEFC3B" w:rsidR="000F6BF7" w:rsidRDefault="000F6BF7" w:rsidP="000F6BF7">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Alternate Caregiver’s Address: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="718006966"/>
+          <w:id w:val="-1619606825"/>
           <w:placeholder>
-            <w:docPart w:val="80C2044560D441A5AFBFD4F9F378E1E1"/>
+            <w:docPart w:val="BF71B8EF6D604FD4B9C7B036CA5D88E2"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
-          <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="006751B6" w:rsidRPr="00DB2423">
-[...15 lines deleted...]
-            <w:t>.</w:t>
+          <w:r w:rsidR="00126ED0">
+            <w:t>Click or tap here to enter address.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="3F43FF66" w14:textId="57BFFB96" w:rsidR="000F6BF7" w:rsidRDefault="000F6BF7" w:rsidP="000F6BF7">
+    <w:p w14:paraId="3F43FF66" w14:textId="5CD532C9" w:rsidR="000F6BF7" w:rsidRDefault="000F6BF7" w:rsidP="000F6BF7">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">City/State: </w:t>
+        <w:t>City</w:t>
+      </w:r>
+      <w:r w:rsidR="00126ED0">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">State: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="-683129438"/>
+          <w:id w:val="347987842"/>
           <w:placeholder>
-            <w:docPart w:val="6A54F6B42EC2411A9DC1AC7BBBB67F79"/>
+            <w:docPart w:val="40B1D282DCB648C39BCC4813602D045D"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
-          <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="006751B6">
-[...21 lines deleted...]
-            <w:t>.</w:t>
+          <w:r w:rsidR="00126ED0">
+            <w:t>Click or tap here to enter city and state.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="5F66247B" w14:textId="0E441265" w:rsidR="000F6BF7" w:rsidRDefault="000F6BF7" w:rsidP="000F6BF7">
+    <w:p w14:paraId="5F66247B" w14:textId="67E93502" w:rsidR="000F6BF7" w:rsidRDefault="000F6BF7" w:rsidP="000F6BF7">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Zip Code: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="1519505655"/>
+          <w:id w:val="-480466861"/>
           <w:placeholder>
-            <w:docPart w:val="F5A86D658EF24ECEB0D8EB6531033AD5"/>
+            <w:docPart w:val="87814914E06E43959B0DB41581144425"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
-          <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="006751B6" w:rsidRPr="00DB2423">
-[...15 lines deleted...]
-            <w:t>.</w:t>
+          <w:r w:rsidR="00126ED0">
+            <w:t>Click or tap here to enter zip code.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="0C9453A7" w14:textId="77777777" w:rsidR="006751B6" w:rsidRDefault="006751B6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="35CDC533" w14:textId="61DD775F" w:rsidR="000F6BF7" w:rsidRDefault="000F6BF7" w:rsidP="00C95979">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Additional Documents</w:t>
       </w:r>
@@ -3104,193 +2719,191 @@
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="006751B6">
         <w:t xml:space="preserve"> photograph of the ESA</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000F6BF7" w:rsidRPr="006751B6" w:rsidSect="006F4E46">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D61C7FF" w14:textId="77777777" w:rsidR="001D23C8" w:rsidRDefault="001D23C8" w:rsidP="00462BBC">
+    <w:p w14:paraId="30112852" w14:textId="77777777" w:rsidR="00CC24A3" w:rsidRDefault="00CC24A3" w:rsidP="00462BBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="46A8E373" w14:textId="77777777" w:rsidR="001D23C8" w:rsidRDefault="001D23C8" w:rsidP="00462BBC">
+    <w:p w14:paraId="6BC73032" w14:textId="77777777" w:rsidR="00CC24A3" w:rsidRDefault="00CC24A3" w:rsidP="00462BBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Candara">
     <w:panose1 w:val="020E0502030303020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000A44B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1195376377"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w14:paraId="69002DEB" w14:textId="64451299" w:rsidR="00462BBC" w:rsidRPr="008F4EDF" w:rsidRDefault="00F769AA" w:rsidP="00F769AA">
+          <w:p w14:paraId="69002DEB" w14:textId="1FA5259B" w:rsidR="00462BBC" w:rsidRPr="008F4EDF" w:rsidRDefault="00F769AA" w:rsidP="00F769AA">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Last edited: </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE  \@ "M/d/yyyy"  \* MERGEFORMAT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00B62DBC">
+            <w:r w:rsidR="00F77CDB">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:t>10/25/2024</w:t>
+              <w:t>10/5/2026</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="008F4EDF">
               <w:tab/>
             </w:r>
             <w:r>
               <w:tab/>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
             <w:r w:rsidR="00462BBC" w:rsidRPr="008F4EDF">
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r w:rsidR="00462BBC" w:rsidRPr="008F4EDF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00462BBC" w:rsidRPr="008F4EDF">
               <w:rPr>
@@ -3362,90 +2975,90 @@
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="00462BBC" w:rsidRPr="008F4EDF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="46EE7693" w14:textId="77777777" w:rsidR="00462BBC" w:rsidRDefault="00462BBC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="67D10563" w14:textId="77777777" w:rsidR="001D23C8" w:rsidRDefault="001D23C8" w:rsidP="00462BBC">
+    <w:p w14:paraId="474117E5" w14:textId="77777777" w:rsidR="00CC24A3" w:rsidRDefault="00CC24A3" w:rsidP="00462BBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="22214C8F" w14:textId="77777777" w:rsidR="001D23C8" w:rsidRDefault="001D23C8" w:rsidP="00462BBC">
+    <w:p w14:paraId="23B17DB4" w14:textId="77777777" w:rsidR="00CC24A3" w:rsidRDefault="00CC24A3" w:rsidP="00462BBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="2E5EE7DD" w14:textId="5A189F59" w:rsidR="006047A7" w:rsidRPr="006047A7" w:rsidRDefault="006047A7" w:rsidP="006F4E46">
     <w:pPr>
       <w:contextualSpacing/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="2F00D5F4" w14:textId="77777777" w:rsidR="006F4E46" w:rsidRPr="00D42CB8" w:rsidRDefault="006F4E46" w:rsidP="006F4E46">
     <w:pPr>
       <w:contextualSpacing/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D42CB8">
       <w:rPr>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>P</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>URCHASE COLLEGE</w:t>
@@ -3511,51 +3124,51 @@
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Phone (914) 251-6035 </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
       <w:r w:rsidRPr="00A33E72">
         <w:rPr>
           <w:color w:val="0563C1" w:themeColor="hyperlink"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ODR@purchase.edu</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08F02289"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7E5873BC"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -6911,299 +6524,306 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="313721586">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="890193011">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="452405261">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="43256898">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="175577588">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="7828985">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1330018362">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1162159411">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1216238259">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="488862408">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1576628625">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1343584976">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1306203672">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1133868859">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="2055503704">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="164370362">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="2119326171">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="299725413">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="2128507103">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="901671748">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="990867884">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="1969816983">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="512375131">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="932280199">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1387604442">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="139621523">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="2136293036">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="544561953">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="1119955259">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="603343454">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="280576529">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="72972313">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="1083801544">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="558442813">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="2104372339">
     <w:abstractNumId w:val="24"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYyNjQ1MjYxMTI3MjIzNTZS0lEKTi0uzszPAykwqgUAecGceywAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00462BBC"/>
     <w:rsid w:val="00023976"/>
     <w:rsid w:val="00080408"/>
     <w:rsid w:val="0009286B"/>
     <w:rsid w:val="000A6B3F"/>
     <w:rsid w:val="000B7DFA"/>
     <w:rsid w:val="000C3C4A"/>
     <w:rsid w:val="000F6BF7"/>
     <w:rsid w:val="00107BE7"/>
+    <w:rsid w:val="00126ED0"/>
     <w:rsid w:val="00145ADD"/>
     <w:rsid w:val="00166AFB"/>
     <w:rsid w:val="00195322"/>
     <w:rsid w:val="001A52F3"/>
     <w:rsid w:val="001C75D2"/>
     <w:rsid w:val="001D23C8"/>
     <w:rsid w:val="002B09E5"/>
     <w:rsid w:val="002B256F"/>
     <w:rsid w:val="002C4AAB"/>
     <w:rsid w:val="002C504F"/>
     <w:rsid w:val="00311EE5"/>
     <w:rsid w:val="00321823"/>
     <w:rsid w:val="00324B17"/>
     <w:rsid w:val="00342B09"/>
+    <w:rsid w:val="00377131"/>
     <w:rsid w:val="003E54AF"/>
     <w:rsid w:val="0042091E"/>
     <w:rsid w:val="00442800"/>
     <w:rsid w:val="00457623"/>
     <w:rsid w:val="00462BBC"/>
     <w:rsid w:val="00467DFE"/>
     <w:rsid w:val="00477A09"/>
+    <w:rsid w:val="00481E1A"/>
     <w:rsid w:val="004966BB"/>
     <w:rsid w:val="004D2FC4"/>
     <w:rsid w:val="004E2D89"/>
     <w:rsid w:val="0056036F"/>
     <w:rsid w:val="00575C1D"/>
     <w:rsid w:val="005F577F"/>
     <w:rsid w:val="00603DB3"/>
     <w:rsid w:val="006047A7"/>
     <w:rsid w:val="00613114"/>
     <w:rsid w:val="00661369"/>
     <w:rsid w:val="006751B6"/>
     <w:rsid w:val="00697F56"/>
     <w:rsid w:val="006C015B"/>
     <w:rsid w:val="006E24BF"/>
     <w:rsid w:val="006E293E"/>
     <w:rsid w:val="006E5A2B"/>
     <w:rsid w:val="006E6B73"/>
     <w:rsid w:val="006F4E46"/>
     <w:rsid w:val="00723B08"/>
     <w:rsid w:val="00744C7D"/>
     <w:rsid w:val="0078142A"/>
+    <w:rsid w:val="00786D3C"/>
     <w:rsid w:val="00791FA9"/>
     <w:rsid w:val="007C1528"/>
     <w:rsid w:val="007D15BF"/>
     <w:rsid w:val="007E44CA"/>
     <w:rsid w:val="007E6F69"/>
     <w:rsid w:val="007F7103"/>
     <w:rsid w:val="008026A7"/>
     <w:rsid w:val="00834107"/>
     <w:rsid w:val="008607FC"/>
     <w:rsid w:val="008C1CFE"/>
     <w:rsid w:val="008F4EDF"/>
     <w:rsid w:val="00913E57"/>
     <w:rsid w:val="00965F9D"/>
     <w:rsid w:val="009F0B04"/>
     <w:rsid w:val="00A43C28"/>
     <w:rsid w:val="00A5763C"/>
     <w:rsid w:val="00AA2B05"/>
     <w:rsid w:val="00AB5317"/>
     <w:rsid w:val="00B02A49"/>
     <w:rsid w:val="00B15307"/>
     <w:rsid w:val="00B62DBC"/>
     <w:rsid w:val="00B6738D"/>
     <w:rsid w:val="00B962E7"/>
     <w:rsid w:val="00BD66AD"/>
     <w:rsid w:val="00BE0A42"/>
     <w:rsid w:val="00C27EE5"/>
     <w:rsid w:val="00C64931"/>
     <w:rsid w:val="00C95979"/>
+    <w:rsid w:val="00CC24A3"/>
     <w:rsid w:val="00D92ED5"/>
     <w:rsid w:val="00D94640"/>
     <w:rsid w:val="00E41A0C"/>
     <w:rsid w:val="00E43C90"/>
     <w:rsid w:val="00E6649B"/>
     <w:rsid w:val="00EA540E"/>
+    <w:rsid w:val="00EC12E0"/>
     <w:rsid w:val="00F23FC0"/>
     <w:rsid w:val="00F71EA7"/>
     <w:rsid w:val="00F74761"/>
     <w:rsid w:val="00F769AA"/>
+    <w:rsid w:val="00F77CDB"/>
     <w:rsid w:val="00FA11ED"/>
     <w:rsid w:val="00FA4533"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2D1F8EBF"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{03479881-EEEC-4453-99C2-F16E2FD096E5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
@@ -7970,1011 +7590,809 @@
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.purchase.edu/offices/disability-resources/request-adjustments/registering-with-our-office/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.purchase.edu/offices/disability-resources/accommodate-guides/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ODR@purchase.edu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
-    <w:docPart>
-[...39 lines deleted...]
-    </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3A79F8437D524766B07BBB31F5385B10"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E1FF4E85-030D-4806-A561-6301DF64A833}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="000036C0" w:rsidRDefault="00AA3E04" w:rsidP="00AA3E04">
           <w:pPr>
             <w:pStyle w:val="3A79F8437D524766B07BBB31F5385B108"/>
-          </w:pPr>
-[...68 lines deleted...]
-            <w:pStyle w:val="CAF2D647964241278E2CEB6B311A1A5A7"/>
           </w:pPr>
           <w:r w:rsidRPr="00DB2423">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2C9F8D3D306C48039F408C8AA32DBD5C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A0AC1143-4435-4DE8-869E-9B5031787D9D}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="000036C0" w:rsidRDefault="00AA3E04" w:rsidP="00AA3E04">
           <w:pPr>
             <w:pStyle w:val="2C9F8D3D306C48039F408C8AA32DBD5C7"/>
           </w:pPr>
           <w:r w:rsidRPr="00DB2423">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="299EDBD405E54201ABCFF2E5EB2849B4"/>
+        <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{1553059B-4FFC-4588-A590-0223FE7FACD9}"/>
+        <w:guid w:val="{7A08C054-9246-4E70-BCAA-C6D5EDD74D6E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000036C0" w:rsidRDefault="00AA3E04" w:rsidP="00AA3E04">
-[...3 lines deleted...]
-          <w:r w:rsidRPr="00DB2423">
+        <w:p w:rsidR="007300CA" w:rsidRDefault="00A8730B">
+          <w:r w:rsidRPr="00C6389D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t xml:space="preserve">Click or tap to enter </w:t>
-[...11 lines deleted...]
-            <w:t>.</w:t>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="6AD2CED3B8E1465A9D5BA88C275FA9CF"/>
+        <w:name w:val="BFB8573DFBCA4C77BA670508446D9F3F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{37321620-EFEE-4F64-97D2-7914AE31BEAC}"/>
+        <w:guid w:val="{41104E20-3A42-4529-9066-77DF82F2D85A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000036C0" w:rsidRDefault="00AA3E04" w:rsidP="00AA3E04">
+        <w:p w:rsidR="007300CA" w:rsidRDefault="00A8730B" w:rsidP="00A8730B">
           <w:pPr>
-            <w:pStyle w:val="6AD2CED3B8E1465A9D5BA88C275FA9CF4"/>
+            <w:pStyle w:val="BFB8573DFBCA4C77BA670508446D9F3F"/>
           </w:pPr>
-          <w:r w:rsidRPr="00DB2423">
+          <w:r w:rsidRPr="00C6389D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t xml:space="preserve">Click or tap to enter </w:t>
-[...11 lines deleted...]
-            <w:t>.</w:t>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="87F33C616B474ABF9FBC16DFA4D1F56B"/>
+        <w:name w:val="4E224A51076E4F678AAAF9B6BD9983D7"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{9FD736B1-0604-4F14-A8D2-DB7247F44E6F}"/>
+        <w:guid w:val="{26A3E3EF-94C2-4D94-94DD-3E2C46478FC7}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000036C0" w:rsidRDefault="00AA3E04" w:rsidP="00AA3E04">
+        <w:p w:rsidR="007300CA" w:rsidRDefault="00A8730B" w:rsidP="00A8730B">
           <w:pPr>
-            <w:pStyle w:val="87F33C616B474ABF9FBC16DFA4D1F56B4"/>
+            <w:pStyle w:val="4E224A51076E4F678AAAF9B6BD9983D7"/>
           </w:pPr>
-          <w:r w:rsidRPr="00DB2423">
+          <w:r w:rsidRPr="00C6389D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t xml:space="preserve">Click or tap to enter </w:t>
-[...11 lines deleted...]
-            <w:t>.</w:t>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="5DD62222D4064625A25681A508E42F8D"/>
+        <w:name w:val="587EB441D0CA4745B7E247F107D49C68"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{0553E308-056E-4212-A65C-DEDC154E26A0}"/>
+        <w:guid w:val="{94F80879-B53E-41E6-B84A-EF9A9CE795AA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000036C0" w:rsidRDefault="00AA3E04" w:rsidP="00AA3E04">
+        <w:p w:rsidR="007300CA" w:rsidRDefault="00A8730B" w:rsidP="00A8730B">
           <w:pPr>
-            <w:pStyle w:val="5DD62222D4064625A25681A508E42F8D3"/>
+            <w:pStyle w:val="587EB441D0CA4745B7E247F107D49C68"/>
           </w:pPr>
-          <w:r w:rsidRPr="00DB2423">
+          <w:r w:rsidRPr="00C6389D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t xml:space="preserve">Click or tap to enter </w:t>
-[...11 lines deleted...]
-            <w:t>.</w:t>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="8F0A2A063B414B2CAA61930339A23A82"/>
+        <w:name w:val="66FA738453144F49B9ECBBEA0ED1514A"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{9C356E23-78DC-4D2E-A9C0-25C334BC9ACD}"/>
+        <w:guid w:val="{72B4CA32-5D8B-4927-9E73-EEC63C592E63}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000036C0" w:rsidRDefault="00AA3E04" w:rsidP="00AA3E04">
+        <w:p w:rsidR="007300CA" w:rsidRDefault="00A8730B" w:rsidP="00A8730B">
           <w:pPr>
-            <w:pStyle w:val="8F0A2A063B414B2CAA61930339A23A823"/>
+            <w:pStyle w:val="66FA738453144F49B9ECBBEA0ED1514A"/>
           </w:pPr>
-          <w:r w:rsidRPr="00DB2423">
+          <w:r w:rsidRPr="00C6389D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t xml:space="preserve">Click or tap to enter </w:t>
-[...11 lines deleted...]
-            <w:t>.</w:t>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="8A9D8F27A9D14902AF9E078FB81772AC"/>
+        <w:name w:val="5577A95B70344C9BBD7E9938E9CC799E"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{A33E5388-0307-42E9-964E-95FB179861CC}"/>
+        <w:guid w:val="{C9C84F92-4217-41D8-B23C-8247E6D2F5AE}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000036C0" w:rsidRDefault="00AA3E04" w:rsidP="00AA3E04">
+        <w:p w:rsidR="007300CA" w:rsidRDefault="00A8730B" w:rsidP="00A8730B">
           <w:pPr>
-            <w:pStyle w:val="8A9D8F27A9D14902AF9E078FB81772AC3"/>
+            <w:pStyle w:val="5577A95B70344C9BBD7E9938E9CC799E"/>
           </w:pPr>
-          <w:r w:rsidRPr="00DB2423">
+          <w:r w:rsidRPr="00C6389D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t xml:space="preserve">Click or tap to enter </w:t>
-[...11 lines deleted...]
-            <w:t>.</w:t>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="D0C3EE91BAD042058D850C9B85B4F580"/>
+        <w:name w:val="3C65C620AC524E04BE4C2DEA5A956DFC"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{2679E755-22B4-4F0F-88A2-84CE5A8035D9}"/>
+        <w:guid w:val="{FF78E756-1771-4368-A1B5-10011B38CD32}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000036C0" w:rsidRDefault="00AA3E04" w:rsidP="00AA3E04">
+        <w:p w:rsidR="007300CA" w:rsidRDefault="00A8730B" w:rsidP="00A8730B">
           <w:pPr>
-            <w:pStyle w:val="D0C3EE91BAD042058D850C9B85B4F5803"/>
+            <w:pStyle w:val="3C65C620AC524E04BE4C2DEA5A956DFC"/>
           </w:pPr>
-          <w:r w:rsidRPr="00DB2423">
+          <w:r w:rsidRPr="00C6389D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t xml:space="preserve">Click or tap to enter </w:t>
-[...11 lines deleted...]
-            <w:t>.</w:t>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="CD371CE63495474F92C6B738893F19B1"/>
+        <w:name w:val="8EC189D0D0464A0FA6F67BEEE3AF5CBC"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{A1DFB5F9-B829-42ED-AB3A-DDA947377B23}"/>
+        <w:guid w:val="{961E1327-91E8-45FF-A287-2228E417CE83}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000036C0" w:rsidRDefault="00AA3E04" w:rsidP="00AA3E04">
+        <w:p w:rsidR="007300CA" w:rsidRDefault="00A8730B" w:rsidP="00A8730B">
           <w:pPr>
-            <w:pStyle w:val="CD371CE63495474F92C6B738893F19B13"/>
+            <w:pStyle w:val="8EC189D0D0464A0FA6F67BEEE3AF5CBC"/>
           </w:pPr>
-          <w:r w:rsidRPr="00DB2423">
+          <w:r w:rsidRPr="00C6389D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t xml:space="preserve">Click or tap to enter </w:t>
-[...11 lines deleted...]
-            <w:t>.</w:t>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="A441A04CD8074427B2C76E287EA86674"/>
+        <w:name w:val="1387E173E18A4DE7A1C9198D7FD273DD"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{A5AD7F52-1FF1-43C2-8C0A-898962A82366}"/>
+        <w:guid w:val="{9D0A184A-BC3C-4662-A4AB-8AEEEE82A6BB}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000036C0" w:rsidRDefault="00AA3E04" w:rsidP="00AA3E04">
+        <w:p w:rsidR="007300CA" w:rsidRDefault="00A8730B" w:rsidP="00A8730B">
           <w:pPr>
-            <w:pStyle w:val="A441A04CD8074427B2C76E287EA866742"/>
+            <w:pStyle w:val="1387E173E18A4DE7A1C9198D7FD273DD"/>
           </w:pPr>
-          <w:r w:rsidRPr="00DB2423">
+          <w:r w:rsidRPr="00C6389D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t xml:space="preserve">Click or tap to enter </w:t>
-[...11 lines deleted...]
-            <w:t>.</w:t>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="1E716A0E62FB49C99A94FD15A59CBB78"/>
+        <w:name w:val="35511D177A7F4630A61F4FFC9420D3EE"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{FAF9A6D0-6131-48ED-AC0B-421EF6C8DBF7}"/>
+        <w:guid w:val="{6D809429-3919-4407-8DD4-C59F694E2F37}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000036C0" w:rsidRDefault="00AA3E04" w:rsidP="00AA3E04">
+        <w:p w:rsidR="007300CA" w:rsidRDefault="00A8730B" w:rsidP="00A8730B">
           <w:pPr>
-            <w:pStyle w:val="1E716A0E62FB49C99A94FD15A59CBB781"/>
+            <w:pStyle w:val="35511D177A7F4630A61F4FFC9420D3EE"/>
           </w:pPr>
-          <w:r w:rsidRPr="00DB2423">
+          <w:r w:rsidRPr="00C6389D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t xml:space="preserve">Click or tap to enter </w:t>
-[...11 lines deleted...]
-            <w:t>.</w:t>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="6A52E6453A0544C8872B22C93A439F3F"/>
+        <w:name w:val="D2225825AAC24EBEA89CCCE5A266FD57"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{2791B33E-5323-4B12-9134-106186A208B3}"/>
+        <w:guid w:val="{86880276-0D23-4338-BCF4-248AD7CF2CEB}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000036C0" w:rsidRDefault="00AA3E04" w:rsidP="00AA3E04">
+        <w:p w:rsidR="007300CA" w:rsidRDefault="00A8730B" w:rsidP="00A8730B">
           <w:pPr>
-            <w:pStyle w:val="6A52E6453A0544C8872B22C93A439F3F1"/>
+            <w:pStyle w:val="D2225825AAC24EBEA89CCCE5A266FD57"/>
           </w:pPr>
-          <w:r w:rsidRPr="00DB2423">
+          <w:r w:rsidRPr="00C6389D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t xml:space="preserve">Click or tap to enter </w:t>
-[...11 lines deleted...]
-            <w:t>.</w:t>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="80C2044560D441A5AFBFD4F9F378E1E1"/>
+        <w:name w:val="F7D1F5D15DE049249364879E8518785B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{B5023950-4AD1-472E-B560-285127DE037F}"/>
+        <w:guid w:val="{85EED4F9-76E6-4A36-8C89-1F5AEDF765C8}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000036C0" w:rsidRDefault="00AA3E04" w:rsidP="00AA3E04">
+        <w:p w:rsidR="007300CA" w:rsidRDefault="00A8730B" w:rsidP="00A8730B">
           <w:pPr>
-            <w:pStyle w:val="80C2044560D441A5AFBFD4F9F378E1E11"/>
+            <w:pStyle w:val="F7D1F5D15DE049249364879E8518785B"/>
           </w:pPr>
-          <w:r w:rsidRPr="00DB2423">
+          <w:r w:rsidRPr="00C6389D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t xml:space="preserve">Click or tap to enter </w:t>
-[...11 lines deleted...]
-            <w:t>.</w:t>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="B766F9CB53E34B1487791C7EF4AAEDEF"/>
+        <w:name w:val="8E1DA3564C0A467097A3E019A03A3D79"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{F3CC4D91-15C7-49C6-B6E7-E4DE4D4A5EF2}"/>
+        <w:guid w:val="{FCF1C018-A630-4659-8925-C0E514ED1C3C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000036C0" w:rsidRDefault="00AA3E04" w:rsidP="00AA3E04">
+        <w:p w:rsidR="007300CA" w:rsidRDefault="00A8730B" w:rsidP="00A8730B">
           <w:pPr>
-            <w:pStyle w:val="B766F9CB53E34B1487791C7EF4AAEDEF"/>
+            <w:pStyle w:val="8E1DA3564C0A467097A3E019A03A3D79"/>
           </w:pPr>
-          <w:r w:rsidRPr="00DB2423">
+          <w:r w:rsidRPr="00C6389D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t xml:space="preserve">Click or tap to enter </w:t>
-[...11 lines deleted...]
-            <w:t>.</w:t>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="15D74C2201C44E7CA59659400B72FC0E"/>
+        <w:name w:val="A93AD0BAB3E241A692844CAF9A59B0AB"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{3ECBF664-4B1F-41CF-AC09-C3C1C19E931C}"/>
+        <w:guid w:val="{7935F06A-130D-4C71-9546-DA250855E792}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000036C0" w:rsidRDefault="00AA3E04" w:rsidP="00AA3E04">
+        <w:p w:rsidR="007300CA" w:rsidRDefault="00A8730B" w:rsidP="00A8730B">
           <w:pPr>
-            <w:pStyle w:val="15D74C2201C44E7CA59659400B72FC0E"/>
+            <w:pStyle w:val="A93AD0BAB3E241A692844CAF9A59B0AB"/>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00C6389D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>Click or tap here to enter text</w:t>
-[...5 lines deleted...]
-            <w:t>.</w:t>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="60FDD3E5B44847C0A8ED8CDA9C24F3D4"/>
+        <w:name w:val="5F87684C313C4AA88717B40D98C8DD8E"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{E678B541-D771-44C6-AEF3-D04F334863F9}"/>
+        <w:guid w:val="{28D92DE3-B063-4CEF-9152-8EA3E06D779E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000036C0" w:rsidRDefault="00AA3E04" w:rsidP="00AA3E04">
+        <w:p w:rsidR="007300CA" w:rsidRDefault="00A8730B" w:rsidP="00A8730B">
           <w:pPr>
-            <w:pStyle w:val="60FDD3E5B44847C0A8ED8CDA9C24F3D4"/>
+            <w:pStyle w:val="5F87684C313C4AA88717B40D98C8DD8E"/>
           </w:pPr>
-          <w:r w:rsidRPr="00DB2423">
+          <w:r w:rsidRPr="00C6389D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="6A54F6B42EC2411A9DC1AC7BBBB67F79"/>
+        <w:name w:val="81EC782963B648649324FFBDC9739D89"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{18525E4A-6C30-4D1C-978E-B43CE76C2502}"/>
+        <w:guid w:val="{B2CC0C79-B806-4186-B946-ECB283F62D14}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000036C0" w:rsidRDefault="00AA3E04" w:rsidP="00AA3E04">
+        <w:p w:rsidR="007300CA" w:rsidRDefault="00A8730B" w:rsidP="00A8730B">
           <w:pPr>
-            <w:pStyle w:val="6A54F6B42EC2411A9DC1AC7BBBB67F79"/>
+            <w:pStyle w:val="81EC782963B648649324FFBDC9739D89"/>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00C6389D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>Click or tap</w:t>
-[...17 lines deleted...]
-            <w:t>.</w:t>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="F5A86D658EF24ECEB0D8EB6531033AD5"/>
+        <w:name w:val="76238608CBF840A09DEE9178D898989A"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{B49A3D07-C56D-4349-845E-2B40306D946E}"/>
+        <w:guid w:val="{D0F3631E-E724-48B2-8335-96F5E9C53511}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000036C0" w:rsidRDefault="00AA3E04" w:rsidP="00AA3E04">
+        <w:p w:rsidR="007300CA" w:rsidRDefault="00A8730B" w:rsidP="00A8730B">
           <w:pPr>
-            <w:pStyle w:val="F5A86D658EF24ECEB0D8EB6531033AD5"/>
+            <w:pStyle w:val="76238608CBF840A09DEE9178D898989A"/>
           </w:pPr>
-          <w:r w:rsidRPr="00DB2423">
+          <w:r w:rsidRPr="00C6389D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t xml:space="preserve">Click or tap to enter </w:t>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
-          <w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BF71B8EF6D604FD4B9C7B036CA5D88E2"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{90FDBDEF-95EB-4786-A66C-D8AD6D6CC5C4}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="007300CA" w:rsidRDefault="00A8730B" w:rsidP="00A8730B">
+          <w:pPr>
+            <w:pStyle w:val="BF71B8EF6D604FD4B9C7B036CA5D88E2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C6389D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>zip code</w:t>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
-          <w:r w:rsidRPr="00DB2423">
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="40B1D282DCB648C39BCC4813602D045D"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3D198287-14DF-4B32-BC62-BD1CF761281D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="007300CA" w:rsidRDefault="00A8730B" w:rsidP="00A8730B">
+          <w:pPr>
+            <w:pStyle w:val="40B1D282DCB648C39BCC4813602D045D"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C6389D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>.</w:t>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="87814914E06E43959B0DB41581144425"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{CF8E83E6-EA4B-4B7C-8848-930188D9F3A1}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="007300CA" w:rsidRDefault="00A8730B" w:rsidP="00A8730B">
+          <w:pPr>
+            <w:pStyle w:val="87814914E06E43959B0DB41581144425"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C6389D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Candara">
     <w:panose1 w:val="020E0502030303020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000A44B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0020745D"/>
     <w:rsid w:val="000036C0"/>
     <w:rsid w:val="0009726D"/>
     <w:rsid w:val="0020745D"/>
     <w:rsid w:val="002970BF"/>
+    <w:rsid w:val="00377131"/>
+    <w:rsid w:val="007300CA"/>
     <w:rsid w:val="00830383"/>
     <w:rsid w:val="00A12459"/>
     <w:rsid w:val="00A5763C"/>
     <w:rsid w:val="00A61774"/>
+    <w:rsid w:val="00A8730B"/>
     <w:rsid w:val="00AA3E04"/>
+    <w:rsid w:val="00B5638B"/>
+    <w:rsid w:val="00C14C4A"/>
     <w:rsid w:val="00CA2376"/>
     <w:rsid w:val="00EA3AE0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -9386,207 +8804,314 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00AA3E04"/>
+    <w:rsid w:val="00A8730B"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AE3E951D9A6541438F0381BFE58FD3E713">
-[...5 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3A79F8437D524766B07BBB31F5385B108">
     <w:name w:val="3A79F8437D524766B07BBB31F5385B108"/>
-    <w:rsid w:val="00AA3E04"/>
-[...19 lines deleted...]
-    <w:name w:val="299EDBD405E54201ABCFF2E5EB2849B46"/>
     <w:rsid w:val="00AA3E04"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2C9F8D3D306C48039F408C8AA32DBD5C7">
     <w:name w:val="2C9F8D3D306C48039F408C8AA32DBD5C7"/>
     <w:rsid w:val="00AA3E04"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6AD2CED3B8E1465A9D5BA88C275FA9CF4">
-[...1 lines deleted...]
-    <w:rsid w:val="00AA3E04"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BFB8573DFBCA4C77BA670508446D9F3F">
+    <w:name w:val="BFB8573DFBCA4C77BA670508446D9F3F"/>
+    <w:rsid w:val="00A8730B"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5DD62222D4064625A25681A508E42F8D3">
-[...1 lines deleted...]
-    <w:rsid w:val="00AA3E04"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4E224A51076E4F678AAAF9B6BD9983D7">
+    <w:name w:val="4E224A51076E4F678AAAF9B6BD9983D7"/>
+    <w:rsid w:val="00A8730B"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8F0A2A063B414B2CAA61930339A23A823">
-[...1 lines deleted...]
-    <w:rsid w:val="00AA3E04"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="587EB441D0CA4745B7E247F107D49C68">
+    <w:name w:val="587EB441D0CA4745B7E247F107D49C68"/>
+    <w:rsid w:val="00A8730B"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8A9D8F27A9D14902AF9E078FB81772AC3">
-[...1 lines deleted...]
-    <w:rsid w:val="00AA3E04"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="66FA738453144F49B9ECBBEA0ED1514A">
+    <w:name w:val="66FA738453144F49B9ECBBEA0ED1514A"/>
+    <w:rsid w:val="00A8730B"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="87F33C616B474ABF9FBC16DFA4D1F56B4">
-[...1 lines deleted...]
-    <w:rsid w:val="00AA3E04"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5577A95B70344C9BBD7E9938E9CC799E">
+    <w:name w:val="5577A95B70344C9BBD7E9938E9CC799E"/>
+    <w:rsid w:val="00A8730B"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D0C3EE91BAD042058D850C9B85B4F5803">
-[...1 lines deleted...]
-    <w:rsid w:val="00AA3E04"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3C65C620AC524E04BE4C2DEA5A956DFC">
+    <w:name w:val="3C65C620AC524E04BE4C2DEA5A956DFC"/>
+    <w:rsid w:val="00A8730B"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CD371CE63495474F92C6B738893F19B13">
-[...1 lines deleted...]
-    <w:rsid w:val="00AA3E04"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8EC189D0D0464A0FA6F67BEEE3AF5CBC">
+    <w:name w:val="8EC189D0D0464A0FA6F67BEEE3AF5CBC"/>
+    <w:rsid w:val="00A8730B"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A441A04CD8074427B2C76E287EA866742">
-[...1 lines deleted...]
-    <w:rsid w:val="00AA3E04"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1387E173E18A4DE7A1C9198D7FD273DD">
+    <w:name w:val="1387E173E18A4DE7A1C9198D7FD273DD"/>
+    <w:rsid w:val="00A8730B"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B766F9CB53E34B1487791C7EF4AAEDEF">
-[...1 lines deleted...]
-    <w:rsid w:val="00AA3E04"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="35511D177A7F4630A61F4FFC9420D3EE">
+    <w:name w:val="35511D177A7F4630A61F4FFC9420D3EE"/>
+    <w:rsid w:val="00A8730B"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="15D74C2201C44E7CA59659400B72FC0E">
-[...1 lines deleted...]
-    <w:rsid w:val="00AA3E04"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D2225825AAC24EBEA89CCCE5A266FD57">
+    <w:name w:val="D2225825AAC24EBEA89CCCE5A266FD57"/>
+    <w:rsid w:val="00A8730B"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="60FDD3E5B44847C0A8ED8CDA9C24F3D4">
-[...1 lines deleted...]
-    <w:rsid w:val="00AA3E04"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F7D1F5D15DE049249364879E8518785B">
+    <w:name w:val="F7D1F5D15DE049249364879E8518785B"/>
+    <w:rsid w:val="00A8730B"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1E716A0E62FB49C99A94FD15A59CBB781">
-[...1 lines deleted...]
-    <w:rsid w:val="00AA3E04"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8E1DA3564C0A467097A3E019A03A3D79">
+    <w:name w:val="8E1DA3564C0A467097A3E019A03A3D79"/>
+    <w:rsid w:val="00A8730B"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6A52E6453A0544C8872B22C93A439F3F1">
-[...1 lines deleted...]
-    <w:rsid w:val="00AA3E04"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A93AD0BAB3E241A692844CAF9A59B0AB">
+    <w:name w:val="A93AD0BAB3E241A692844CAF9A59B0AB"/>
+    <w:rsid w:val="00A8730B"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="80C2044560D441A5AFBFD4F9F378E1E11">
-[...1 lines deleted...]
-    <w:rsid w:val="00AA3E04"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5F87684C313C4AA88717B40D98C8DD8E">
+    <w:name w:val="5F87684C313C4AA88717B40D98C8DD8E"/>
+    <w:rsid w:val="00A8730B"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6A54F6B42EC2411A9DC1AC7BBBB67F79">
-[...1 lines deleted...]
-    <w:rsid w:val="00AA3E04"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="81EC782963B648649324FFBDC9739D89">
+    <w:name w:val="81EC782963B648649324FFBDC9739D89"/>
+    <w:rsid w:val="00A8730B"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F5A86D658EF24ECEB0D8EB6531033AD5">
-[...1 lines deleted...]
-    <w:rsid w:val="00AA3E04"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="76238608CBF840A09DEE9178D898989A">
+    <w:name w:val="76238608CBF840A09DEE9178D898989A"/>
+    <w:rsid w:val="00A8730B"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BF71B8EF6D604FD4B9C7B036CA5D88E2">
+    <w:name w:val="BF71B8EF6D604FD4B9C7B036CA5D88E2"/>
+    <w:rsid w:val="00A8730B"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="40B1D282DCB648C39BCC4813602D045D">
+    <w:name w:val="40B1D282DCB648C39BCC4813602D045D"/>
+    <w:rsid w:val="00A8730B"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="87814914E06E43959B0DB41581144425">
+    <w:name w:val="87814914E06E43959B0DB41581144425"/>
+    <w:rsid w:val="00A8730B"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -9836,71 +9361,71 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AAD2DCE5-4186-4CCC-AFBB-ABDFEDEA9583}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>14019</Characters>
+  <Pages>7</Pages>
+  <Words>2449</Words>
+  <Characters>13964</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>116</Lines>
   <Paragraphs>32</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Purchase College</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16446</CharactersWithSpaces>
+  <CharactersWithSpaces>16381</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Rodriguez, Lauren</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>