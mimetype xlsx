--- v0 (2026-05-07)
+++ v1 (2026-11-02)
@@ -11,196 +11,199 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/embeddings/oleObject1.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp5.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp6.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp7.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24332"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\HR website - Timesheets\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="A:\personnel\CSEA Main Folder\CSEA Timesheet\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C33566B9-F3E3-4E67-9C94-B0101A409E14}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{CC9DBEAE-4B63-4D5D-A603-0EDB2571B2D7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="PcXilPmlV1b9IFSyL1d7WeSDWJZzUltyqu0hAUrekOcN9/aTG2YXvI3wEH8lucCCwLkvSo9ehSQ69OSqEZdGDw==" workbookSaltValue="hWBpkL283Z7sNP7Fmdh/ug==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="14016" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="18240" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="P9" i="1" l="1"/>
+  <c r="N9" i="1" l="1"/>
+  <c r="P9" i="1"/>
   <c r="P16" i="1" s="1"/>
-  <c r="Q30" i="1"/>
-[...1 lines deleted...]
-  <c r="K30" i="1"/>
+  <c r="N10" i="1"/>
+  <c r="P10" i="1"/>
+  <c r="N11" i="1"/>
+  <c r="P11" i="1"/>
+  <c r="N12" i="1"/>
+  <c r="P12" i="1"/>
+  <c r="N13" i="1"/>
+  <c r="P13" i="1"/>
+  <c r="N14" i="1"/>
+  <c r="P14" i="1"/>
+  <c r="N15" i="1"/>
+  <c r="P15" i="1"/>
+  <c r="N16" i="1"/>
+  <c r="R16" i="1"/>
+  <c r="S16" i="1"/>
+  <c r="S25" i="1" s="1"/>
+  <c r="Q31" i="1" s="1"/>
+  <c r="Q32" i="1" s="1"/>
+  <c r="N17" i="1"/>
+  <c r="N24" i="1" s="1"/>
+  <c r="N25" i="1" s="1"/>
+  <c r="P17" i="1"/>
+  <c r="N18" i="1"/>
+  <c r="P18" i="1"/>
+  <c r="N19" i="1"/>
+  <c r="P19" i="1"/>
+  <c r="N20" i="1"/>
+  <c r="P20" i="1"/>
+  <c r="N21" i="1"/>
+  <c r="P21" i="1"/>
+  <c r="N22" i="1"/>
+  <c r="P22" i="1"/>
+  <c r="P24" i="1" s="1"/>
+  <c r="N23" i="1"/>
+  <c r="P23" i="1"/>
+  <c r="R24" i="1"/>
+  <c r="S24" i="1"/>
+  <c r="R25" i="1"/>
+  <c r="O31" i="1" s="1"/>
+  <c r="T16" i="1"/>
   <c r="U16" i="1"/>
   <c r="V16" i="1"/>
+  <c r="W16" i="1"/>
+  <c r="X16" i="1"/>
+  <c r="Y16" i="1"/>
   <c r="Z16" i="1"/>
-  <c r="Z25" i="1" s="1"/>
-[...3 lines deleted...]
-  <c r="Y25" i="1" s="1"/>
+  <c r="AA16" i="1"/>
   <c r="T24" i="1"/>
-  <c r="T16" i="1"/>
-[...8 lines deleted...]
-  <c r="R16" i="1"/>
   <c r="U24" i="1"/>
-  <c r="J31" i="1" s="1"/>
   <c r="V24" i="1"/>
   <c r="W24" i="1"/>
   <c r="X24" i="1"/>
   <c r="Y24" i="1"/>
   <c r="Z24" i="1"/>
   <c r="AA24" i="1"/>
-  <c r="W16" i="1"/>
-[...6 lines deleted...]
-  <c r="P17" i="1"/>
+  <c r="T25" i="1"/>
+  <c r="V25" i="1"/>
+  <c r="K31" i="1" s="1"/>
+  <c r="K32" i="1" s="1"/>
+  <c r="W25" i="1"/>
+  <c r="X25" i="1"/>
+  <c r="Y25" i="1"/>
+  <c r="Z25" i="1"/>
+  <c r="AA25" i="1"/>
+  <c r="I30" i="1"/>
+  <c r="J30" i="1"/>
+  <c r="K30" i="1"/>
   <c r="N30" i="1"/>
-  <c r="J30" i="1"/>
-  <c r="I30" i="1"/>
+  <c r="O30" i="1"/>
+  <c r="Q30" i="1"/>
+  <c r="I31" i="1"/>
+  <c r="N31" i="1"/>
+  <c r="N32" i="1" s="1"/>
   <c r="L17" i="1"/>
   <c r="L18" i="1"/>
-  <c r="P23" i="1"/>
   <c r="M23" i="1"/>
   <c r="L23" i="1"/>
   <c r="M22" i="1"/>
   <c r="L22" i="1"/>
   <c r="M21" i="1"/>
   <c r="L21" i="1"/>
   <c r="M20" i="1"/>
   <c r="L20" i="1"/>
   <c r="M19" i="1"/>
   <c r="L19" i="1"/>
   <c r="M18" i="1"/>
-  <c r="N18" i="1" s="1"/>
   <c r="M17" i="1"/>
-  <c r="P10" i="1"/>
-[...4 lines deleted...]
-  <c r="P15" i="1"/>
   <c r="L9" i="1"/>
   <c r="L10" i="1"/>
   <c r="M10" i="1"/>
   <c r="L11" i="1"/>
   <c r="M11" i="1"/>
   <c r="L12" i="1"/>
   <c r="M12" i="1"/>
   <c r="L13" i="1"/>
   <c r="M13" i="1"/>
   <c r="L14" i="1"/>
   <c r="M14" i="1"/>
   <c r="L15" i="1"/>
   <c r="M15" i="1"/>
   <c r="M9" i="1"/>
-  <c r="N9" i="1" l="1"/>
-[...14 lines deleted...]
-  <c r="N11" i="1"/>
+  <c r="U25" i="1" l="1"/>
+  <c r="J31" i="1" s="1"/>
   <c r="J32" i="1"/>
-  <c r="N12" i="1"/>
-[...7 lines deleted...]
-  <c r="P25" i="1" s="1"/>
+  <c r="P25" i="1"/>
   <c r="AB26" i="1" s="1"/>
-  <c r="N31" i="1" l="1"/>
-[...3 lines deleted...]
-  <c r="N25" i="1" l="1"/>
+  <c r="O32" i="1"/>
+  <c r="I32" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Espinales, Ricardo</author>
   </authors>
   <commentList>
     <comment ref="D7" authorId="0" shapeId="0" xr:uid="{C954D1FA-1A9F-4E40-AFB8-BBC15B69A8C5}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">For time-in and time out enter a number, then a space and then either am or pm (ex. 7 am, 7:30 am, 3:00 pm) 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="N7" authorId="0" shapeId="0" xr:uid="{C6C74FA4-8200-474E-840A-974BFEBF3AE0}">
       <text>
@@ -1851,324 +1854,324 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="39" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="37" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="43" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="15" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="15" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...261 lines deleted...]
-      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
@@ -2513,59 +2516,59 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr lang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>4</xdr:row>
-          <xdr:rowOff>205740</xdr:rowOff>
+          <xdr:rowOff>209550</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>7620</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>5</xdr:row>
-          <xdr:rowOff>205740</xdr:rowOff>
+          <xdr:rowOff>209550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1026" name="Check Box 2" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1026"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -2580,59 +2583,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>30480</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>5</xdr:row>
-          <xdr:rowOff>15240</xdr:rowOff>
+          <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>5</xdr:row>
-          <xdr:rowOff>205740</xdr:rowOff>
+          <xdr:rowOff>209550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1027" name="Check Box 3" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1027"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -2647,59 +2650,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>121920</xdr:colOff>
+          <xdr:colOff>123825</xdr:colOff>
           <xdr:row>5</xdr:row>
-          <xdr:rowOff>7620</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>289560</xdr:colOff>
+          <xdr:colOff>285750</xdr:colOff>
           <xdr:row>5</xdr:row>
-          <xdr:rowOff>205740</xdr:rowOff>
+          <xdr:rowOff>209550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1028" name="Check Box 4" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1028"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -2714,57 +2717,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>15</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>5</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>15</xdr:col>
-          <xdr:colOff>281940</xdr:colOff>
+          <xdr:colOff>285750</xdr:colOff>
           <xdr:row>5</xdr:row>
           <xdr:rowOff>190500</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1029" name="Check Box 5" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1029"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -2781,59 +2784,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>22</xdr:col>
-          <xdr:colOff>30480</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>0</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>22</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>1</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1030" name="Check Box 6" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1030"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000006040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -2848,53 +2851,53 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>27</xdr:col>
-          <xdr:colOff>91440</xdr:colOff>
+          <xdr:colOff>95250</xdr:colOff>
           <xdr:row>0</xdr:row>
-          <xdr:rowOff>30480</xdr:rowOff>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>27</xdr:col>
           <xdr:colOff>342900</xdr:colOff>
           <xdr:row>1</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1031" name="Check Box 7" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1031"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -2915,59 +2918,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>7620</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>5</xdr:row>
-          <xdr:rowOff>7620</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>38100</xdr:colOff>
           <xdr:row>5</xdr:row>
-          <xdr:rowOff>205740</xdr:rowOff>
+          <xdr:rowOff>209550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1032" name="Check Box 8" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1032"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000008040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -3174,53 +3177,53 @@
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr lang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>0</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>38</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>27</xdr:col>
-          <xdr:colOff>403860</xdr:colOff>
+          <xdr:colOff>400050</xdr:colOff>
           <xdr:row>61</xdr:row>
-          <xdr:rowOff>137160</xdr:rowOff>
+          <xdr:rowOff>133350</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1516" name="Object 492" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1516"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000EC050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
@@ -3490,366 +3493,366 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject1.bin"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AI39"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A28" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="AE34" sqref="AE34"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="AG20" sqref="AG20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="17.55" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="17.649999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.88671875" style="2" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="10" width="8.109375" style="2" customWidth="1"/>
+    <col min="1" max="1" width="3.85546875" style="2" customWidth="1"/>
+    <col min="2" max="2" width="5.7109375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="4.140625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="3.5703125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="2.7109375" style="2" customWidth="1"/>
+    <col min="6" max="6" width="7.28515625" style="2" customWidth="1"/>
+    <col min="7" max="7" width="3.42578125" style="2" customWidth="1"/>
+    <col min="8" max="8" width="4.42578125" style="2" customWidth="1"/>
+    <col min="9" max="9" width="7.7109375" style="2" customWidth="1"/>
+    <col min="10" max="10" width="8.140625" style="2" customWidth="1"/>
     <col min="11" max="11" width="8" style="2" customWidth="1"/>
     <col min="12" max="13" width="8" style="141" hidden="1" customWidth="1"/>
-    <col min="14" max="14" width="6.88671875" style="2" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="29" max="16384" width="8.88671875" style="2"/>
+    <col min="14" max="14" width="6.85546875" style="2" customWidth="1"/>
+    <col min="15" max="15" width="4.28515625" style="2" customWidth="1"/>
+    <col min="16" max="19" width="5.28515625" style="2" customWidth="1"/>
+    <col min="20" max="20" width="5.28515625" style="93" customWidth="1"/>
+    <col min="21" max="21" width="4.7109375" style="2" customWidth="1"/>
+    <col min="22" max="22" width="4.5703125" style="2" customWidth="1"/>
+    <col min="23" max="24" width="4.140625" style="2" customWidth="1"/>
+    <col min="25" max="25" width="5.42578125" style="2" customWidth="1"/>
+    <col min="26" max="26" width="5.7109375" style="2" customWidth="1"/>
+    <col min="27" max="27" width="4.140625" style="2" customWidth="1"/>
+    <col min="28" max="28" width="6.140625" style="2" customWidth="1"/>
+    <col min="29" max="16384" width="8.85546875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:33" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="59" t="s">
         <v>60</v>
       </c>
       <c r="B1" s="60"/>
       <c r="C1" s="60"/>
       <c r="D1" s="60"/>
       <c r="E1" s="60"/>
       <c r="F1" s="61"/>
       <c r="G1" s="248"/>
       <c r="H1" s="249"/>
       <c r="I1" s="249"/>
       <c r="J1" s="249"/>
       <c r="K1" s="249"/>
       <c r="L1" s="249"/>
       <c r="M1" s="249"/>
       <c r="N1" s="249"/>
       <c r="O1" s="261"/>
       <c r="P1" s="249"/>
       <c r="Q1" s="249"/>
       <c r="R1" s="249"/>
       <c r="S1" s="249"/>
       <c r="T1" s="262"/>
-      <c r="U1" s="228" t="s">
+      <c r="U1" s="230" t="s">
         <v>62</v>
       </c>
-      <c r="V1" s="203"/>
+      <c r="V1" s="205"/>
       <c r="W1" s="65"/>
       <c r="X1" s="53" t="s">
         <v>48</v>
       </c>
       <c r="Y1" s="54"/>
       <c r="Z1" s="53"/>
       <c r="AA1" s="68"/>
       <c r="AB1" s="1"/>
     </row>
-    <row r="2" spans="1:33" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:33" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="71" t="s">
         <v>61</v>
       </c>
       <c r="B2" s="72"/>
       <c r="C2" s="72"/>
       <c r="D2" s="72"/>
       <c r="E2" s="72"/>
       <c r="F2" s="73"/>
-      <c r="G2" s="213" t="s">
+      <c r="G2" s="215" t="s">
         <v>53</v>
       </c>
-      <c r="H2" s="214"/>
-[...5 lines deleted...]
-      <c r="N2" s="214"/>
+      <c r="H2" s="216"/>
+      <c r="I2" s="216"/>
+      <c r="J2" s="216"/>
+      <c r="K2" s="216"/>
+      <c r="L2" s="216"/>
+      <c r="M2" s="216"/>
+      <c r="N2" s="216"/>
       <c r="O2" s="121"/>
-      <c r="P2" s="214" t="s">
+      <c r="P2" s="216" t="s">
         <v>47</v>
       </c>
-      <c r="Q2" s="214"/>
-[...3 lines deleted...]
-      <c r="U2" s="236" t="s">
+      <c r="Q2" s="216"/>
+      <c r="R2" s="216"/>
+      <c r="S2" s="216"/>
+      <c r="T2" s="217"/>
+      <c r="U2" s="238" t="s">
         <v>49</v>
       </c>
-      <c r="V2" s="237"/>
-[...5 lines deleted...]
-      <c r="AB2" s="238"/>
+      <c r="V2" s="239"/>
+      <c r="W2" s="239"/>
+      <c r="X2" s="239"/>
+      <c r="Y2" s="239"/>
+      <c r="Z2" s="239"/>
+      <c r="AA2" s="239"/>
+      <c r="AB2" s="240"/>
     </row>
-    <row r="3" spans="1:33" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:33" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="62" t="s">
         <v>74</v>
       </c>
       <c r="B3" s="63"/>
       <c r="C3" s="63"/>
       <c r="D3" s="63"/>
       <c r="E3" s="63"/>
       <c r="F3" s="64"/>
       <c r="G3" s="265" t="s">
         <v>51</v>
       </c>
       <c r="H3" s="266"/>
       <c r="I3" s="266"/>
       <c r="J3" s="267"/>
       <c r="K3" s="250"/>
       <c r="L3" s="251"/>
       <c r="M3" s="251"/>
       <c r="N3" s="252"/>
       <c r="O3" s="97"/>
       <c r="P3" s="12"/>
       <c r="Q3" s="12"/>
       <c r="R3" s="12"/>
       <c r="S3" s="12"/>
       <c r="T3" s="85"/>
       <c r="U3" s="22"/>
       <c r="V3" s="23"/>
       <c r="W3" s="23"/>
       <c r="X3" s="23"/>
       <c r="Y3" s="23"/>
-      <c r="Z3" s="232"/>
-[...1 lines deleted...]
-      <c r="AB3" s="234"/>
+      <c r="Z3" s="234"/>
+      <c r="AA3" s="235"/>
+      <c r="AB3" s="236"/>
     </row>
-    <row r="4" spans="1:33" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:33" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="62" t="s">
         <v>73</v>
       </c>
       <c r="B4" s="63"/>
       <c r="C4" s="63"/>
       <c r="D4" s="63"/>
       <c r="E4" s="63"/>
       <c r="F4" s="64"/>
       <c r="G4" s="263" t="s">
         <v>52</v>
       </c>
       <c r="H4" s="264"/>
       <c r="I4" s="250"/>
       <c r="J4" s="252"/>
       <c r="K4" s="37"/>
       <c r="L4" s="128"/>
       <c r="M4" s="128"/>
       <c r="N4" s="37"/>
       <c r="O4" s="37"/>
       <c r="P4" s="37"/>
       <c r="Q4" s="96"/>
       <c r="R4" s="37"/>
       <c r="S4" s="37"/>
       <c r="T4" s="86"/>
-      <c r="U4" s="235"/>
-[...6 lines deleted...]
-      <c r="AB4" s="231"/>
+      <c r="U4" s="237"/>
+      <c r="V4" s="232"/>
+      <c r="W4" s="232"/>
+      <c r="X4" s="232"/>
+      <c r="Y4" s="233"/>
+      <c r="Z4" s="231"/>
+      <c r="AA4" s="232"/>
+      <c r="AB4" s="233"/>
       <c r="AG4" s="4"/>
     </row>
-    <row r="5" spans="1:33" ht="17.55" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:33" ht="17.649999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="259" t="s">
         <v>41</v>
       </c>
-      <c r="B5" s="169"/>
-[...6 lines deleted...]
-      <c r="I5" s="169" t="s">
+      <c r="B5" s="165"/>
+      <c r="C5" s="165"/>
+      <c r="D5" s="165"/>
+      <c r="E5" s="165"/>
+      <c r="F5" s="165"/>
+      <c r="G5" s="165"/>
+      <c r="H5" s="166"/>
+      <c r="I5" s="165" t="s">
         <v>44</v>
       </c>
-      <c r="J5" s="169"/>
-[...9 lines deleted...]
-      <c r="T5" s="170"/>
+      <c r="J5" s="165"/>
+      <c r="K5" s="165"/>
+      <c r="L5" s="165"/>
+      <c r="M5" s="165"/>
+      <c r="N5" s="165"/>
+      <c r="O5" s="165"/>
+      <c r="P5" s="165"/>
+      <c r="Q5" s="165"/>
+      <c r="R5" s="165"/>
+      <c r="S5" s="165"/>
+      <c r="T5" s="166"/>
       <c r="U5" s="56" t="s">
         <v>66</v>
       </c>
       <c r="V5" s="57"/>
       <c r="W5" s="57"/>
       <c r="X5" s="57"/>
       <c r="Y5" s="58"/>
-      <c r="Z5" s="162" t="s">
+      <c r="Z5" s="241" t="s">
         <v>67</v>
       </c>
-      <c r="AA5" s="162"/>
-      <c r="AB5" s="163"/>
+      <c r="AA5" s="241"/>
+      <c r="AB5" s="242"/>
     </row>
-    <row r="6" spans="1:33" ht="17.55" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:33" ht="17.649999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="6"/>
       <c r="B6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="57" t="s">
         <v>43</v>
       </c>
       <c r="E6" s="66"/>
       <c r="F6" s="55" t="s">
         <v>72</v>
       </c>
       <c r="G6" s="37"/>
       <c r="H6" s="45"/>
       <c r="I6" s="35"/>
       <c r="J6" s="38" t="s">
         <v>46</v>
       </c>
       <c r="K6" s="38"/>
       <c r="L6" s="129"/>
       <c r="M6" s="129"/>
       <c r="N6" s="37"/>
       <c r="O6" s="37"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="38" t="s">
         <v>45</v>
       </c>
       <c r="R6" s="38"/>
       <c r="S6" s="38"/>
       <c r="T6" s="87"/>
       <c r="U6" s="256" t="s">
         <v>50</v>
       </c>
       <c r="V6" s="257"/>
       <c r="W6" s="257"/>
       <c r="X6" s="257"/>
       <c r="Y6" s="258"/>
-      <c r="Z6" s="164"/>
-[...1 lines deleted...]
-      <c r="AB6" s="165"/>
+      <c r="Z6" s="243"/>
+      <c r="AA6" s="243"/>
+      <c r="AB6" s="244"/>
     </row>
-    <row r="7" spans="1:33" s="9" customFormat="1" ht="17.55" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="D7" s="200" t="s">
+    <row r="7" spans="1:33" s="9" customFormat="1" ht="17.649999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="200" t="s">
+        <v>0</v>
+      </c>
+      <c r="B7" s="201"/>
+      <c r="C7" s="201"/>
+      <c r="D7" s="202" t="s">
         <v>1</v>
       </c>
-      <c r="E7" s="201"/>
-[...5 lines deleted...]
-      <c r="K7" s="203"/>
+      <c r="E7" s="203"/>
+      <c r="F7" s="203"/>
+      <c r="G7" s="203"/>
+      <c r="H7" s="203"/>
+      <c r="I7" s="204"/>
+      <c r="J7" s="204"/>
+      <c r="K7" s="205"/>
       <c r="L7" s="130"/>
       <c r="M7" s="130"/>
       <c r="N7" s="253" t="s">
         <v>2</v>
       </c>
       <c r="O7" s="254"/>
       <c r="P7" s="254"/>
       <c r="Q7" s="254"/>
       <c r="R7" s="254"/>
       <c r="S7" s="255"/>
-      <c r="T7" s="204" t="s">
+      <c r="T7" s="206" t="s">
         <v>57</v>
       </c>
-      <c r="U7" s="201"/>
-[...5 lines deleted...]
-      <c r="AA7" s="205"/>
+      <c r="U7" s="203"/>
+      <c r="V7" s="203"/>
+      <c r="W7" s="203"/>
+      <c r="X7" s="203"/>
+      <c r="Y7" s="203"/>
+      <c r="Z7" s="203"/>
+      <c r="AA7" s="207"/>
       <c r="AB7" s="52" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="8" spans="1:33" ht="27.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:33" ht="27.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="42" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="43" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="D8" s="211" t="s">
+      <c r="D8" s="213" t="s">
         <v>7</v>
       </c>
-      <c r="E8" s="212"/>
+      <c r="E8" s="214"/>
       <c r="F8" s="100" t="s">
         <v>8</v>
       </c>
       <c r="G8" s="260" t="s">
         <v>7</v>
       </c>
-      <c r="H8" s="212"/>
+      <c r="H8" s="214"/>
       <c r="I8" s="100" t="s">
         <v>8</v>
       </c>
       <c r="J8" s="100" t="s">
         <v>7</v>
       </c>
       <c r="K8" s="101" t="s">
         <v>8</v>
       </c>
       <c r="L8" s="131"/>
       <c r="M8" s="131"/>
       <c r="N8" s="69" t="s">
         <v>18</v>
       </c>
       <c r="O8" s="83" t="s">
         <v>71</v>
       </c>
       <c r="P8" s="40" t="s">
         <v>59</v>
       </c>
       <c r="Q8" s="39" t="s">
         <v>30</v>
       </c>
       <c r="R8" s="40" t="s">
         <v>56</v>
@@ -3863,401 +3866,401 @@
       <c r="U8" s="40" t="s">
         <v>17</v>
       </c>
       <c r="V8" s="40" t="s">
         <v>20</v>
       </c>
       <c r="W8" s="40" t="s">
         <v>54</v>
       </c>
       <c r="X8" s="40" t="s">
         <v>76</v>
       </c>
       <c r="Y8" s="40" t="s">
         <v>77</v>
       </c>
       <c r="Z8" s="40" t="s">
         <v>78</v>
       </c>
       <c r="AA8" s="40" t="s">
         <v>21</v>
       </c>
       <c r="AB8" s="51" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="9" spans="1:33" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:33" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="158" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="126"/>
       <c r="C9" s="154"/>
-      <c r="D9" s="180"/>
-      <c r="E9" s="180"/>
+      <c r="D9" s="176"/>
+      <c r="E9" s="176"/>
       <c r="F9" s="99"/>
-      <c r="G9" s="180"/>
-      <c r="H9" s="180"/>
+      <c r="G9" s="176"/>
+      <c r="H9" s="176"/>
       <c r="I9" s="99"/>
       <c r="J9" s="99"/>
       <c r="K9" s="99"/>
       <c r="L9" s="132">
         <f>F9-D9</f>
         <v>0</v>
       </c>
       <c r="M9" s="132">
         <f>SUM(I9-G9)</f>
         <v>0</v>
       </c>
       <c r="N9" s="125">
         <f>SUM(L9+M9)</f>
         <v>0</v>
       </c>
       <c r="O9" s="102"/>
       <c r="P9" s="125">
         <f>K9-J9</f>
         <v>0</v>
       </c>
       <c r="Q9" s="143"/>
       <c r="R9" s="75">
         <v>0</v>
       </c>
       <c r="S9" s="103">
         <v>0</v>
       </c>
       <c r="T9" s="155"/>
       <c r="U9" s="155"/>
       <c r="V9" s="155"/>
       <c r="W9" s="155"/>
       <c r="X9" s="160"/>
       <c r="Y9" s="160"/>
       <c r="Z9" s="160"/>
       <c r="AA9" s="155"/>
       <c r="AB9" s="142"/>
       <c r="AG9" s="7"/>
     </row>
-    <row r="10" spans="1:33" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:33" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="158" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="126"/>
       <c r="C10" s="154"/>
-      <c r="D10" s="180"/>
-      <c r="E10" s="180"/>
+      <c r="D10" s="176"/>
+      <c r="E10" s="176"/>
       <c r="F10" s="99"/>
-      <c r="G10" s="180"/>
-      <c r="H10" s="180"/>
+      <c r="G10" s="176"/>
+      <c r="H10" s="176"/>
       <c r="I10" s="99"/>
       <c r="J10" s="99"/>
       <c r="K10" s="99"/>
       <c r="L10" s="132">
         <f t="shared" ref="L10:L15" si="0">F10-D10</f>
         <v>0</v>
       </c>
       <c r="M10" s="132">
         <f t="shared" ref="M10:M15" si="1">SUM(I10-G10)</f>
         <v>0</v>
       </c>
       <c r="N10" s="125">
         <f t="shared" ref="N10:N15" si="2">SUM(L10+M10)</f>
         <v>0</v>
       </c>
       <c r="O10" s="102"/>
       <c r="P10" s="125">
         <f t="shared" ref="P10:P15" si="3">K10-J10</f>
         <v>0</v>
       </c>
       <c r="Q10" s="144"/>
       <c r="R10" s="75">
         <v>0</v>
       </c>
       <c r="S10" s="103">
         <v>0</v>
       </c>
       <c r="T10" s="155"/>
       <c r="U10" s="155"/>
       <c r="V10" s="155"/>
       <c r="W10" s="155"/>
       <c r="X10" s="160"/>
       <c r="Y10" s="160"/>
       <c r="Z10" s="160"/>
       <c r="AA10" s="155"/>
       <c r="AB10" s="142"/>
     </row>
-    <row r="11" spans="1:33" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:33" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="158" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="126"/>
       <c r="C11" s="154"/>
-      <c r="D11" s="180"/>
-      <c r="E11" s="180"/>
+      <c r="D11" s="176"/>
+      <c r="E11" s="176"/>
       <c r="F11" s="99"/>
-      <c r="G11" s="180"/>
-      <c r="H11" s="180"/>
+      <c r="G11" s="176"/>
+      <c r="H11" s="176"/>
       <c r="I11" s="99"/>
       <c r="J11" s="99"/>
       <c r="K11" s="99"/>
       <c r="L11" s="132">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="M11" s="132">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="N11" s="125">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O11" s="102"/>
       <c r="P11" s="125">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="Q11" s="144"/>
       <c r="R11" s="75">
         <v>0</v>
       </c>
       <c r="S11" s="103">
         <v>0</v>
       </c>
       <c r="T11" s="155"/>
       <c r="U11" s="155"/>
       <c r="V11" s="155"/>
       <c r="W11" s="155"/>
       <c r="X11" s="160"/>
       <c r="Y11" s="160"/>
       <c r="Z11" s="160"/>
       <c r="AA11" s="155"/>
       <c r="AB11" s="142"/>
     </row>
-    <row r="12" spans="1:33" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:33" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="158" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="126"/>
       <c r="C12" s="154"/>
-      <c r="D12" s="180"/>
-      <c r="E12" s="180"/>
+      <c r="D12" s="176"/>
+      <c r="E12" s="176"/>
       <c r="F12" s="99"/>
-      <c r="G12" s="180"/>
-      <c r="H12" s="180"/>
+      <c r="G12" s="176"/>
+      <c r="H12" s="176"/>
       <c r="I12" s="99"/>
       <c r="J12" s="99"/>
       <c r="K12" s="99"/>
       <c r="L12" s="132">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="M12" s="132">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="N12" s="125">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O12" s="102"/>
       <c r="P12" s="125">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="Q12" s="144"/>
       <c r="R12" s="75">
         <v>0</v>
       </c>
       <c r="S12" s="103">
         <v>0</v>
       </c>
       <c r="T12" s="155"/>
       <c r="U12" s="155"/>
       <c r="V12" s="155"/>
       <c r="W12" s="155"/>
       <c r="X12" s="160"/>
       <c r="Y12" s="160"/>
       <c r="Z12" s="160"/>
       <c r="AA12" s="155"/>
       <c r="AB12" s="142"/>
     </row>
-    <row r="13" spans="1:33" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:33" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="158" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="126"/>
       <c r="C13" s="154"/>
-      <c r="D13" s="180"/>
-      <c r="E13" s="180"/>
+      <c r="D13" s="176"/>
+      <c r="E13" s="176"/>
       <c r="F13" s="99"/>
-      <c r="G13" s="180"/>
-      <c r="H13" s="180"/>
+      <c r="G13" s="176"/>
+      <c r="H13" s="176"/>
       <c r="I13" s="99"/>
       <c r="J13" s="99"/>
       <c r="K13" s="99"/>
       <c r="L13" s="132">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="M13" s="132">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="N13" s="125">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O13" s="102"/>
       <c r="P13" s="125">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="Q13" s="144"/>
       <c r="R13" s="75">
         <v>0</v>
       </c>
       <c r="S13" s="103">
         <v>0</v>
       </c>
       <c r="T13" s="155"/>
       <c r="U13" s="155"/>
       <c r="V13" s="155"/>
       <c r="W13" s="155"/>
       <c r="X13" s="160"/>
       <c r="Y13" s="160"/>
       <c r="Z13" s="160"/>
       <c r="AA13" s="155"/>
       <c r="AB13" s="142"/>
     </row>
-    <row r="14" spans="1:33" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:33" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="158" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="126"/>
       <c r="C14" s="154"/>
-      <c r="D14" s="180"/>
-      <c r="E14" s="180"/>
+      <c r="D14" s="176"/>
+      <c r="E14" s="176"/>
       <c r="F14" s="99"/>
-      <c r="G14" s="180"/>
-      <c r="H14" s="180"/>
+      <c r="G14" s="176"/>
+      <c r="H14" s="176"/>
       <c r="I14" s="99"/>
       <c r="J14" s="99"/>
       <c r="K14" s="99"/>
       <c r="L14" s="132">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="M14" s="132">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="N14" s="125">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O14" s="102"/>
       <c r="P14" s="125">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="Q14" s="144"/>
       <c r="R14" s="75">
         <v>0</v>
       </c>
       <c r="S14" s="103">
         <v>0</v>
       </c>
       <c r="T14" s="155"/>
       <c r="U14" s="155"/>
       <c r="V14" s="155"/>
       <c r="W14" s="155"/>
       <c r="X14" s="160"/>
       <c r="Y14" s="160"/>
       <c r="Z14" s="160"/>
       <c r="AA14" s="155"/>
       <c r="AB14" s="142"/>
     </row>
-    <row r="15" spans="1:33" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:33" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="158" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="126"/>
       <c r="C15" s="154"/>
-      <c r="D15" s="180"/>
-      <c r="E15" s="180"/>
+      <c r="D15" s="176"/>
+      <c r="E15" s="176"/>
       <c r="F15" s="99"/>
-      <c r="G15" s="180"/>
-      <c r="H15" s="180"/>
+      <c r="G15" s="176"/>
+      <c r="H15" s="176"/>
       <c r="I15" s="99"/>
       <c r="J15" s="99"/>
       <c r="K15" s="99"/>
       <c r="L15" s="132">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="M15" s="132">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="N15" s="125">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O15" s="102"/>
       <c r="P15" s="125">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="Q15" s="145"/>
       <c r="R15" s="75">
         <v>0</v>
       </c>
       <c r="S15" s="103">
         <v>0</v>
       </c>
       <c r="T15" s="155"/>
       <c r="U15" s="155"/>
       <c r="V15" s="155"/>
       <c r="W15" s="155"/>
       <c r="X15" s="160"/>
       <c r="Y15" s="160"/>
       <c r="Z15" s="160"/>
       <c r="AA15" s="155"/>
       <c r="AB15" s="142"/>
     </row>
-    <row r="16" spans="1:33" ht="14.55" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:33" ht="14.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="31"/>
       <c r="C16" s="31"/>
-      <c r="D16" s="174"/>
-[...6 lines deleted...]
-      <c r="K16" s="176"/>
+      <c r="D16" s="170"/>
+      <c r="E16" s="171"/>
+      <c r="F16" s="171"/>
+      <c r="G16" s="171"/>
+      <c r="H16" s="171"/>
+      <c r="I16" s="171"/>
+      <c r="J16" s="171"/>
+      <c r="K16" s="172"/>
       <c r="L16" s="133"/>
       <c r="M16" s="133"/>
       <c r="N16" s="127">
         <f>SUM(N9:N15)</f>
         <v>0</v>
       </c>
       <c r="O16" s="104"/>
       <c r="P16" s="127">
         <f>SUM(P9:P15)</f>
         <v>0</v>
       </c>
       <c r="Q16" s="148"/>
       <c r="R16" s="104">
         <f>SUM(R9:R15)</f>
         <v>0</v>
       </c>
       <c r="S16" s="104">
         <f>SUM(S9:S15)</f>
         <v>0</v>
       </c>
       <c r="T16" s="156">
         <f>SUM(T9:T15)</f>
         <v>0</v>
       </c>
       <c r="U16" s="156">
@@ -4268,400 +4271,400 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="W16" s="156">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="X16" s="161">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="Y16" s="161">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="Z16" s="161">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="AA16" s="156">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="AB16" s="153"/>
     </row>
-    <row r="17" spans="1:28" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:28" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="158" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="126"/>
       <c r="C17" s="36"/>
-      <c r="D17" s="180"/>
-      <c r="E17" s="180"/>
+      <c r="D17" s="176"/>
+      <c r="E17" s="176"/>
       <c r="F17" s="99"/>
-      <c r="G17" s="180"/>
-      <c r="H17" s="180"/>
+      <c r="G17" s="176"/>
+      <c r="H17" s="176"/>
       <c r="I17" s="99"/>
       <c r="J17" s="99"/>
       <c r="K17" s="99"/>
       <c r="L17" s="132">
         <f>F17-D17</f>
         <v>0</v>
       </c>
       <c r="M17" s="132">
         <f>SUM(I17-G17)</f>
         <v>0</v>
       </c>
       <c r="N17" s="125">
         <f>SUM(L17+M17)</f>
         <v>0</v>
       </c>
       <c r="O17" s="102"/>
       <c r="P17" s="125">
         <f>K17-J17</f>
         <v>0</v>
       </c>
       <c r="Q17" s="143"/>
       <c r="R17" s="75">
         <v>0</v>
       </c>
       <c r="S17" s="75">
         <v>0</v>
       </c>
       <c r="T17" s="155"/>
       <c r="U17" s="155"/>
       <c r="V17" s="155"/>
       <c r="W17" s="155"/>
       <c r="X17" s="160"/>
       <c r="Y17" s="160"/>
       <c r="Z17" s="160"/>
       <c r="AA17" s="155"/>
       <c r="AB17" s="142"/>
     </row>
-    <row r="18" spans="1:28" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:28" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A18" s="158" t="s">
         <v>10</v>
       </c>
       <c r="B18" s="126"/>
       <c r="C18" s="36"/>
-      <c r="D18" s="180"/>
-      <c r="E18" s="180"/>
+      <c r="D18" s="176"/>
+      <c r="E18" s="176"/>
       <c r="F18" s="99"/>
-      <c r="G18" s="180"/>
-      <c r="H18" s="180"/>
+      <c r="G18" s="176"/>
+      <c r="H18" s="176"/>
       <c r="I18" s="99"/>
       <c r="J18" s="99"/>
       <c r="K18" s="99"/>
       <c r="L18" s="132">
         <f t="shared" ref="L18:L23" si="5">F18-D18</f>
         <v>0</v>
       </c>
       <c r="M18" s="132">
         <f>SUM(I18-G18)</f>
         <v>0</v>
       </c>
       <c r="N18" s="125">
         <f t="shared" ref="N18:N23" si="6">SUM(L18+M18)</f>
         <v>0</v>
       </c>
       <c r="O18" s="102"/>
       <c r="P18" s="125">
         <f t="shared" ref="P18:P22" si="7">K18-J18</f>
         <v>0</v>
       </c>
       <c r="Q18" s="144"/>
       <c r="R18" s="84">
         <v>0</v>
       </c>
       <c r="S18" s="75">
         <v>0</v>
       </c>
       <c r="T18" s="155"/>
       <c r="U18" s="155"/>
       <c r="V18" s="155"/>
       <c r="W18" s="155"/>
       <c r="X18" s="160"/>
       <c r="Y18" s="160"/>
       <c r="Z18" s="160"/>
       <c r="AA18" s="155"/>
       <c r="AB18" s="142"/>
     </row>
-    <row r="19" spans="1:28" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:28" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A19" s="158" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="126"/>
       <c r="C19" s="36"/>
-      <c r="D19" s="180"/>
-      <c r="E19" s="180"/>
+      <c r="D19" s="176"/>
+      <c r="E19" s="176"/>
       <c r="F19" s="99"/>
-      <c r="G19" s="180"/>
-      <c r="H19" s="180"/>
+      <c r="G19" s="176"/>
+      <c r="H19" s="176"/>
       <c r="I19" s="99"/>
       <c r="J19" s="99"/>
       <c r="K19" s="99"/>
       <c r="L19" s="132">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="M19" s="132">
         <f t="shared" ref="M19:M23" si="8">SUM(I19-G19)</f>
         <v>0</v>
       </c>
       <c r="N19" s="125">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="O19" s="102"/>
       <c r="P19" s="125">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="Q19" s="144"/>
       <c r="R19" s="75">
         <v>0</v>
       </c>
       <c r="S19" s="75">
         <v>0</v>
       </c>
       <c r="T19" s="155"/>
       <c r="U19" s="155"/>
       <c r="V19" s="155"/>
       <c r="W19" s="155"/>
       <c r="X19" s="160"/>
       <c r="Y19" s="160"/>
       <c r="Z19" s="160"/>
       <c r="AA19" s="155"/>
       <c r="AB19" s="142"/>
     </row>
-    <row r="20" spans="1:28" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:28" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A20" s="158" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="126"/>
       <c r="C20" s="36"/>
-      <c r="D20" s="180"/>
-      <c r="E20" s="180"/>
+      <c r="D20" s="176"/>
+      <c r="E20" s="176"/>
       <c r="F20" s="99"/>
-      <c r="G20" s="180"/>
-      <c r="H20" s="180"/>
+      <c r="G20" s="176"/>
+      <c r="H20" s="176"/>
       <c r="I20" s="99"/>
       <c r="J20" s="99"/>
       <c r="K20" s="99"/>
       <c r="L20" s="132">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="M20" s="132">
         <f>SUM(I20-G20)</f>
         <v>0</v>
       </c>
       <c r="N20" s="125">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="O20" s="102"/>
       <c r="P20" s="125">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="Q20" s="144"/>
       <c r="R20" s="84">
         <v>0</v>
       </c>
       <c r="S20" s="75">
         <v>0</v>
       </c>
       <c r="T20" s="155"/>
       <c r="U20" s="155"/>
       <c r="V20" s="155"/>
       <c r="W20" s="155"/>
       <c r="X20" s="160"/>
       <c r="Y20" s="160"/>
       <c r="Z20" s="160"/>
       <c r="AA20" s="155"/>
       <c r="AB20" s="142"/>
     </row>
-    <row r="21" spans="1:28" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:28" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="158" t="s">
         <v>13</v>
       </c>
       <c r="B21" s="126"/>
       <c r="C21" s="36"/>
-      <c r="D21" s="180"/>
-      <c r="E21" s="180"/>
+      <c r="D21" s="176"/>
+      <c r="E21" s="176"/>
       <c r="F21" s="99"/>
-      <c r="G21" s="180"/>
-      <c r="H21" s="180"/>
+      <c r="G21" s="176"/>
+      <c r="H21" s="176"/>
       <c r="I21" s="99"/>
       <c r="J21" s="99"/>
       <c r="K21" s="99"/>
       <c r="L21" s="132">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="M21" s="132">
         <f>SUM(I21-G21)</f>
         <v>0</v>
       </c>
       <c r="N21" s="125">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="O21" s="102"/>
       <c r="P21" s="125">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="Q21" s="144"/>
       <c r="R21" s="75">
         <v>0</v>
       </c>
       <c r="S21" s="75">
         <v>0</v>
       </c>
       <c r="T21" s="155"/>
       <c r="U21" s="155"/>
       <c r="V21" s="155"/>
       <c r="W21" s="155"/>
       <c r="X21" s="160"/>
       <c r="Y21" s="160"/>
       <c r="Z21" s="160"/>
       <c r="AA21" s="155"/>
       <c r="AB21" s="142"/>
     </row>
-    <row r="22" spans="1:28" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:28" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="158" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="126"/>
       <c r="C22" s="36"/>
-      <c r="D22" s="180"/>
-      <c r="E22" s="180"/>
+      <c r="D22" s="176"/>
+      <c r="E22" s="176"/>
       <c r="F22" s="99"/>
-      <c r="G22" s="180"/>
-      <c r="H22" s="180"/>
+      <c r="G22" s="176"/>
+      <c r="H22" s="176"/>
       <c r="I22" s="99"/>
       <c r="J22" s="99"/>
       <c r="K22" s="99"/>
       <c r="L22" s="132">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="M22" s="132">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N22" s="125">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="O22" s="102"/>
       <c r="P22" s="125">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="Q22" s="144"/>
       <c r="R22" s="84">
         <v>0</v>
       </c>
       <c r="S22" s="75">
         <v>0</v>
       </c>
       <c r="T22" s="155"/>
       <c r="U22" s="155"/>
       <c r="V22" s="155"/>
       <c r="W22" s="155"/>
       <c r="X22" s="160"/>
       <c r="Y22" s="160"/>
       <c r="Z22" s="160"/>
       <c r="AA22" s="155"/>
       <c r="AB22" s="142"/>
     </row>
-    <row r="23" spans="1:28" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:28" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="158" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="126"/>
       <c r="C23" s="36"/>
-      <c r="D23" s="180"/>
-      <c r="E23" s="180"/>
+      <c r="D23" s="176"/>
+      <c r="E23" s="176"/>
       <c r="F23" s="99"/>
-      <c r="G23" s="180"/>
-      <c r="H23" s="180"/>
+      <c r="G23" s="176"/>
+      <c r="H23" s="176"/>
       <c r="I23" s="99"/>
       <c r="J23" s="99"/>
       <c r="K23" s="99"/>
       <c r="L23" s="132">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="M23" s="132">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N23" s="125">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="O23" s="102"/>
       <c r="P23" s="125">
         <f t="shared" ref="P23" si="9">K23-J23</f>
         <v>0</v>
       </c>
       <c r="Q23" s="145"/>
       <c r="R23" s="75">
         <v>0</v>
       </c>
       <c r="S23" s="75">
         <v>0</v>
       </c>
       <c r="T23" s="155"/>
       <c r="U23" s="155"/>
       <c r="V23" s="155"/>
       <c r="W23" s="155"/>
       <c r="X23" s="160"/>
       <c r="Y23" s="160"/>
       <c r="Z23" s="160"/>
       <c r="AA23" s="155"/>
       <c r="AB23" s="142"/>
     </row>
-    <row r="24" spans="1:28" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A24" s="206" t="s">
+    <row r="24" spans="1:28" ht="13.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="208" t="s">
         <v>23</v>
       </c>
-      <c r="B24" s="207"/>
-[...8 lines deleted...]
-      <c r="K24" s="173"/>
+      <c r="B24" s="209"/>
+      <c r="C24" s="210"/>
+      <c r="D24" s="167"/>
+      <c r="E24" s="168"/>
+      <c r="F24" s="168"/>
+      <c r="G24" s="168"/>
+      <c r="H24" s="168"/>
+      <c r="I24" s="168"/>
+      <c r="J24" s="168"/>
+      <c r="K24" s="169"/>
       <c r="L24" s="133"/>
       <c r="M24" s="133"/>
       <c r="N24" s="127">
         <f>SUM(N17:N23)</f>
         <v>0</v>
       </c>
       <c r="O24" s="104"/>
       <c r="P24" s="127">
         <f>SUM(P17:P23)</f>
         <v>0</v>
       </c>
       <c r="Q24" s="146"/>
       <c r="R24" s="89">
         <f>SUM(R17:R23)</f>
         <v>0</v>
       </c>
       <c r="S24" s="89">
         <f>SUM(S17:S23)</f>
         <v>0</v>
       </c>
       <c r="T24" s="156">
         <f>SUM(T17:T23)</f>
         <v>0</v>
       </c>
       <c r="U24" s="156">
@@ -4672,64 +4675,64 @@
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="W24" s="156">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="X24" s="156">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="Y24" s="156">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="Z24" s="156">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="AA24" s="156">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="AB24" s="153"/>
     </row>
-    <row r="25" spans="1:28" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A25" s="209" t="s">
+    <row r="25" spans="1:28" ht="13.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="211" t="s">
         <v>69</v>
       </c>
-      <c r="B25" s="210"/>
-[...8 lines deleted...]
-      <c r="K25" s="179"/>
+      <c r="B25" s="212"/>
+      <c r="C25" s="212"/>
+      <c r="D25" s="173"/>
+      <c r="E25" s="174"/>
+      <c r="F25" s="174"/>
+      <c r="G25" s="174"/>
+      <c r="H25" s="174"/>
+      <c r="I25" s="174"/>
+      <c r="J25" s="174"/>
+      <c r="K25" s="175"/>
       <c r="L25" s="133"/>
       <c r="M25" s="133"/>
       <c r="N25" s="127">
         <f>SUM(N24,N16)</f>
         <v>0</v>
       </c>
       <c r="O25" s="104"/>
       <c r="P25" s="127">
         <f>SUM(P24,P16)</f>
         <v>0</v>
       </c>
       <c r="Q25" s="147"/>
       <c r="R25" s="74">
         <f>SUM(R24,R16)</f>
         <v>0</v>
       </c>
       <c r="S25" s="74">
         <f>SUM(S24,S16)</f>
         <v>0</v>
       </c>
       <c r="T25" s="156">
         <f>SUM(T24,T16)</f>
         <v>0</v>
       </c>
       <c r="U25" s="156">
@@ -4740,862 +4743,862 @@
         <f>SUM(V16,V24)</f>
         <v>0</v>
       </c>
       <c r="W25" s="156">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="X25" s="156">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="Y25" s="156">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="Z25" s="156">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="AA25" s="156">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="AB25" s="153"/>
     </row>
-    <row r="26" spans="1:28" ht="22.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A26" s="195" t="s">
+    <row r="26" spans="1:28" ht="22.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="198" t="s">
         <v>16</v>
       </c>
-      <c r="B26" s="196"/>
-[...4 lines deleted...]
-      <c r="G26" s="196"/>
+      <c r="B26" s="199"/>
+      <c r="C26" s="199"/>
+      <c r="D26" s="199"/>
+      <c r="E26" s="199"/>
+      <c r="F26" s="199"/>
+      <c r="G26" s="199"/>
       <c r="H26" s="50"/>
       <c r="I26" s="49" t="s">
         <v>19</v>
       </c>
       <c r="J26" s="41" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="41" t="s">
         <v>20</v>
       </c>
       <c r="L26" s="134"/>
       <c r="M26" s="134"/>
       <c r="N26" s="41" t="s">
         <v>54</v>
       </c>
-      <c r="O26" s="181" t="s">
+      <c r="O26" s="177" t="s">
         <v>56</v>
       </c>
-      <c r="P26" s="182"/>
+      <c r="P26" s="178"/>
       <c r="Q26" s="98" t="s">
         <v>55</v>
       </c>
-      <c r="R26" s="197" t="s">
+      <c r="R26" s="179" t="s">
         <v>31</v>
       </c>
-      <c r="S26" s="197"/>
-[...5 lines deleted...]
-      <c r="Y26" s="168"/>
+      <c r="S26" s="179"/>
+      <c r="T26" s="179"/>
+      <c r="U26" s="179"/>
+      <c r="V26" s="162"/>
+      <c r="W26" s="163"/>
+      <c r="X26" s="163"/>
+      <c r="Y26" s="164"/>
       <c r="Z26" s="107" t="s">
         <v>68</v>
       </c>
       <c r="AA26" s="108"/>
       <c r="AB26" s="94">
         <f>SUM(P25)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:28" ht="13.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:28" ht="13.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="16"/>
       <c r="C27" s="16"/>
       <c r="D27" s="16"/>
       <c r="E27" s="16"/>
       <c r="F27" s="16"/>
       <c r="G27" s="16"/>
       <c r="H27" s="14"/>
       <c r="I27" s="78">
         <v>0</v>
       </c>
       <c r="J27" s="79">
         <v>0</v>
       </c>
       <c r="K27" s="75">
         <v>0</v>
       </c>
       <c r="L27" s="135"/>
       <c r="M27" s="135"/>
       <c r="N27" s="79">
         <v>0</v>
       </c>
-      <c r="O27" s="192">
-[...2 lines deleted...]
-      <c r="P27" s="192"/>
+      <c r="O27" s="195">
+        <v>0</v>
+      </c>
+      <c r="P27" s="195"/>
       <c r="Q27" s="144">
         <v>0</v>
       </c>
-      <c r="R27" s="239"/>
-[...2 lines deleted...]
-      <c r="U27" s="240"/>
+      <c r="R27" s="188"/>
+      <c r="S27" s="188"/>
+      <c r="T27" s="188"/>
+      <c r="U27" s="189"/>
       <c r="V27" s="245" t="s">
         <v>32</v>
       </c>
       <c r="W27" s="246"/>
       <c r="X27" s="246"/>
       <c r="Y27" s="247"/>
       <c r="Z27" s="109" t="s">
         <v>70</v>
       </c>
       <c r="AA27" s="110"/>
       <c r="AB27" s="149"/>
     </row>
-    <row r="28" spans="1:28" ht="13.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:28" ht="13.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="16"/>
       <c r="C28" s="16"/>
       <c r="D28" s="16"/>
       <c r="E28" s="16"/>
       <c r="F28" s="16"/>
       <c r="G28" s="16"/>
       <c r="H28" s="17"/>
       <c r="I28" s="80">
         <v>0</v>
       </c>
       <c r="J28" s="123">
         <v>0</v>
       </c>
       <c r="K28" s="81">
         <v>0</v>
       </c>
       <c r="L28" s="136"/>
       <c r="M28" s="136"/>
       <c r="N28" s="82">
         <v>0</v>
       </c>
-      <c r="O28" s="191">
-[...2 lines deleted...]
-      <c r="P28" s="191"/>
+      <c r="O28" s="194">
+        <v>0</v>
+      </c>
+      <c r="P28" s="194"/>
       <c r="Q28" s="157">
         <v>0</v>
       </c>
-      <c r="R28" s="241"/>
-[...2 lines deleted...]
-      <c r="U28" s="242"/>
+      <c r="R28" s="190"/>
+      <c r="S28" s="190"/>
+      <c r="T28" s="190"/>
+      <c r="U28" s="191"/>
       <c r="V28" s="111" t="s">
         <v>33</v>
       </c>
-      <c r="W28" s="186"/>
-      <c r="X28" s="187"/>
+      <c r="W28" s="183"/>
+      <c r="X28" s="184"/>
       <c r="Y28" s="119" t="s">
         <v>34</v>
       </c>
       <c r="Z28" s="118"/>
       <c r="AA28" s="120"/>
       <c r="AB28" s="150"/>
     </row>
-    <row r="29" spans="1:28" ht="13.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A29" s="219" t="s">
+    <row r="29" spans="1:28" ht="13.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="221" t="s">
         <v>26</v>
       </c>
-      <c r="B29" s="220"/>
-[...4 lines deleted...]
-      <c r="G29" s="220"/>
+      <c r="B29" s="222"/>
+      <c r="C29" s="222"/>
+      <c r="D29" s="222"/>
+      <c r="E29" s="222"/>
+      <c r="F29" s="222"/>
+      <c r="G29" s="222"/>
       <c r="H29" s="26"/>
       <c r="I29" s="80">
         <v>0</v>
       </c>
       <c r="J29" s="106"/>
       <c r="K29" s="24"/>
       <c r="L29" s="137"/>
       <c r="M29" s="137"/>
       <c r="N29" s="25"/>
       <c r="O29" s="25"/>
       <c r="P29" s="76"/>
       <c r="Q29" s="77"/>
-      <c r="R29" s="241"/>
-[...2 lines deleted...]
-      <c r="U29" s="242"/>
+      <c r="R29" s="190"/>
+      <c r="S29" s="190"/>
+      <c r="T29" s="190"/>
+      <c r="U29" s="191"/>
       <c r="V29" s="112" t="s">
         <v>35</v>
       </c>
-      <c r="W29" s="186"/>
-      <c r="X29" s="187"/>
+      <c r="W29" s="183"/>
+      <c r="X29" s="184"/>
       <c r="Y29" s="119" t="s">
         <v>65</v>
       </c>
       <c r="Z29" s="118"/>
       <c r="AA29" s="120"/>
       <c r="AB29" s="150"/>
     </row>
-    <row r="30" spans="1:28" ht="13.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A30" s="219" t="s">
+    <row r="30" spans="1:28" ht="13.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="221" t="s">
         <v>27</v>
       </c>
-      <c r="B30" s="220"/>
-[...4 lines deleted...]
-      <c r="G30" s="220"/>
+      <c r="B30" s="222"/>
+      <c r="C30" s="222"/>
+      <c r="D30" s="222"/>
+      <c r="E30" s="222"/>
+      <c r="F30" s="222"/>
+      <c r="G30" s="222"/>
       <c r="H30" s="122"/>
       <c r="I30" s="33">
         <f>SUM(I27:I29)</f>
         <v>0</v>
       </c>
       <c r="J30" s="124">
         <f t="shared" ref="J30" si="12">SUM(J27:J29)</f>
         <v>0</v>
       </c>
       <c r="K30" s="124">
         <f>SUM(K27:K29)</f>
         <v>0</v>
       </c>
       <c r="L30" s="138"/>
       <c r="M30" s="138"/>
       <c r="N30" s="124">
         <f t="shared" ref="N30" si="13">SUM(N27:N29)</f>
         <v>0</v>
       </c>
-      <c r="O30" s="193">
+      <c r="O30" s="196">
         <f>SUM(O27:P28)</f>
         <v>0</v>
       </c>
-      <c r="P30" s="193"/>
+      <c r="P30" s="196"/>
       <c r="Q30" s="124">
         <f>SUM(Q27:Q28)</f>
         <v>0</v>
       </c>
-      <c r="R30" s="241"/>
-[...2 lines deleted...]
-      <c r="U30" s="242"/>
+      <c r="R30" s="190"/>
+      <c r="S30" s="190"/>
+      <c r="T30" s="190"/>
+      <c r="U30" s="191"/>
       <c r="V30" s="112" t="s">
         <v>36</v>
       </c>
-      <c r="W30" s="186"/>
-      <c r="X30" s="187"/>
+      <c r="W30" s="183"/>
+      <c r="X30" s="184"/>
       <c r="Y30" s="118" t="s">
         <v>58</v>
       </c>
       <c r="Z30" s="118"/>
       <c r="AA30" s="116"/>
       <c r="AB30" s="150"/>
     </row>
-    <row r="31" spans="1:28" ht="13.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:28" ht="13.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="19"/>
       <c r="C31" s="19"/>
       <c r="D31" s="19"/>
       <c r="E31" s="19"/>
       <c r="F31" s="27"/>
       <c r="G31" s="27"/>
       <c r="H31" s="27"/>
       <c r="I31" s="104">
         <f>SUM(T25)</f>
         <v>0</v>
       </c>
       <c r="J31" s="33">
-        <f>SUM(U24)</f>
+        <f>SUM(U25)</f>
         <v>0</v>
       </c>
       <c r="K31" s="33">
         <f>SUM(V25)</f>
         <v>0</v>
       </c>
       <c r="L31" s="138"/>
       <c r="M31" s="138"/>
       <c r="N31" s="33">
         <f>SUM(W25)</f>
         <v>0</v>
       </c>
-      <c r="O31" s="194">
+      <c r="O31" s="197">
         <f>SUM(R25)</f>
         <v>0</v>
       </c>
-      <c r="P31" s="194"/>
+      <c r="P31" s="197"/>
       <c r="Q31" s="124">
         <f>SUM(S25)</f>
         <v>0</v>
       </c>
-      <c r="R31" s="241"/>
-[...2 lines deleted...]
-      <c r="U31" s="242"/>
+      <c r="R31" s="190"/>
+      <c r="S31" s="190"/>
+      <c r="T31" s="190"/>
+      <c r="U31" s="191"/>
       <c r="V31" s="112" t="s">
         <v>64</v>
       </c>
-      <c r="W31" s="186"/>
-      <c r="X31" s="187"/>
+      <c r="W31" s="183"/>
+      <c r="X31" s="184"/>
       <c r="Y31" s="115"/>
       <c r="Z31" s="115"/>
       <c r="AA31" s="116"/>
       <c r="AB31" s="151"/>
     </row>
-    <row r="32" spans="1:28" ht="13.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:28" ht="13.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="47" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="48"/>
       <c r="C32" s="48"/>
       <c r="D32" s="48"/>
       <c r="E32" s="48"/>
       <c r="F32" s="48"/>
       <c r="G32" s="48"/>
       <c r="H32" s="105"/>
       <c r="I32" s="33">
         <f>SUM(I30-I31)</f>
         <v>0</v>
       </c>
       <c r="J32" s="124">
         <f t="shared" ref="J32" si="14">SUM(J30-J31)</f>
         <v>0</v>
       </c>
       <c r="K32" s="124">
         <f>SUM(K30-K31)</f>
         <v>0</v>
       </c>
       <c r="L32" s="138"/>
       <c r="M32" s="138"/>
       <c r="N32" s="124">
         <f t="shared" ref="N32" si="15">SUM(N30-N31)</f>
         <v>0</v>
       </c>
-      <c r="O32" s="194">
+      <c r="O32" s="197">
         <f>SUM(O30-O31)</f>
         <v>0</v>
       </c>
-      <c r="P32" s="194"/>
+      <c r="P32" s="197"/>
       <c r="Q32" s="33">
         <f>SUM(Q30-Q31)</f>
         <v>0</v>
       </c>
-      <c r="R32" s="243"/>
-[...2 lines deleted...]
-      <c r="U32" s="244"/>
+      <c r="R32" s="192"/>
+      <c r="S32" s="192"/>
+      <c r="T32" s="192"/>
+      <c r="U32" s="193"/>
       <c r="V32" s="112"/>
       <c r="W32" s="113"/>
       <c r="X32" s="114"/>
       <c r="Y32" s="114"/>
       <c r="Z32" s="114"/>
       <c r="AA32" s="117"/>
       <c r="AB32" s="152"/>
     </row>
-    <row r="33" spans="1:35" ht="17.55" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:35" ht="17.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="46" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="20"/>
       <c r="C33" s="20"/>
       <c r="D33" s="20"/>
       <c r="E33" s="20"/>
       <c r="F33" s="20"/>
       <c r="G33" s="20"/>
       <c r="H33" s="20"/>
       <c r="I33" s="20"/>
       <c r="J33" s="20"/>
       <c r="K33" s="20"/>
       <c r="L33" s="137"/>
       <c r="M33" s="137"/>
       <c r="N33" s="20"/>
       <c r="O33" s="20"/>
       <c r="P33" s="20"/>
       <c r="Q33" s="20"/>
       <c r="R33" s="29"/>
       <c r="S33" s="29"/>
       <c r="T33" s="90"/>
       <c r="U33" s="29"/>
       <c r="V33" s="29"/>
       <c r="W33" s="29"/>
       <c r="X33" s="29"/>
       <c r="Y33" s="29"/>
       <c r="Z33" s="29"/>
       <c r="AA33" s="20"/>
       <c r="AB33" s="34"/>
     </row>
-    <row r="34" spans="1:35" ht="15.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:35" ht="15.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="159" t="s">
         <v>75</v>
       </c>
       <c r="B34" s="8"/>
       <c r="C34" s="8"/>
       <c r="D34" s="8"/>
       <c r="E34" s="8"/>
       <c r="F34" s="8"/>
       <c r="G34" s="8"/>
       <c r="H34" s="8"/>
       <c r="I34" s="8"/>
       <c r="J34" s="8"/>
       <c r="K34" s="8"/>
       <c r="L34" s="139"/>
       <c r="M34" s="139"/>
       <c r="N34" s="8"/>
       <c r="O34" s="8"/>
       <c r="P34" s="8"/>
       <c r="Q34" s="8"/>
       <c r="R34" s="8"/>
       <c r="S34" s="8"/>
       <c r="T34" s="91"/>
       <c r="U34" s="8"/>
       <c r="V34" s="8"/>
       <c r="W34" s="8"/>
       <c r="X34" s="8"/>
       <c r="Y34" s="8"/>
       <c r="Z34" s="8"/>
       <c r="AA34" s="8"/>
       <c r="AB34" s="67"/>
     </row>
-    <row r="35" spans="1:35" ht="10.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="G35" s="227"/>
+    <row r="35" spans="1:35" ht="10.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="227"/>
+      <c r="B35" s="228"/>
+      <c r="C35" s="228"/>
+      <c r="D35" s="228"/>
+      <c r="E35" s="228"/>
+      <c r="F35" s="228"/>
+      <c r="G35" s="229"/>
       <c r="H35" s="8"/>
       <c r="I35" s="8"/>
-      <c r="J35" s="183"/>
-[...4 lines deleted...]
-      <c r="O35" s="185"/>
+      <c r="J35" s="180"/>
+      <c r="K35" s="181"/>
+      <c r="L35" s="181"/>
+      <c r="M35" s="181"/>
+      <c r="N35" s="181"/>
+      <c r="O35" s="182"/>
       <c r="P35" s="8"/>
-      <c r="Q35" s="188"/>
-[...6 lines deleted...]
-      <c r="X35" s="190"/>
+      <c r="Q35" s="185"/>
+      <c r="R35" s="186"/>
+      <c r="S35" s="186"/>
+      <c r="T35" s="186"/>
+      <c r="U35" s="186"/>
+      <c r="V35" s="186"/>
+      <c r="W35" s="186"/>
+      <c r="X35" s="187"/>
       <c r="Y35" s="8"/>
-      <c r="Z35" s="183"/>
-[...1 lines deleted...]
-      <c r="AB35" s="185"/>
+      <c r="Z35" s="180"/>
+      <c r="AA35" s="181"/>
+      <c r="AB35" s="182"/>
     </row>
-    <row r="36" spans="1:35" s="7" customFormat="1" ht="14.55" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="221" t="s">
+    <row r="36" spans="1:35" s="7" customFormat="1" ht="14.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="223" t="s">
         <v>37</v>
       </c>
-      <c r="B36" s="222"/>
-[...4 lines deleted...]
-      <c r="G36" s="222"/>
+      <c r="B36" s="224"/>
+      <c r="C36" s="224"/>
+      <c r="D36" s="224"/>
+      <c r="E36" s="224"/>
+      <c r="F36" s="224"/>
+      <c r="G36" s="224"/>
       <c r="H36" s="32"/>
       <c r="I36" s="28"/>
-      <c r="J36" s="223" t="s">
+      <c r="J36" s="225" t="s">
         <v>5</v>
       </c>
-      <c r="K36" s="223"/>
-[...2 lines deleted...]
-      <c r="N36" s="223"/>
+      <c r="K36" s="225"/>
+      <c r="L36" s="225"/>
+      <c r="M36" s="225"/>
+      <c r="N36" s="225"/>
       <c r="O36" s="95"/>
       <c r="P36" s="28"/>
-      <c r="Q36" s="222" t="s">
+      <c r="Q36" s="224" t="s">
         <v>38</v>
       </c>
-      <c r="R36" s="222"/>
-[...5 lines deleted...]
-      <c r="X36" s="222"/>
+      <c r="R36" s="224"/>
+      <c r="S36" s="224"/>
+      <c r="T36" s="224"/>
+      <c r="U36" s="224"/>
+      <c r="V36" s="224"/>
+      <c r="W36" s="224"/>
+      <c r="X36" s="224"/>
       <c r="Y36" s="28"/>
-      <c r="Z36" s="222" t="s">
+      <c r="Z36" s="224" t="s">
         <v>5</v>
       </c>
-      <c r="AA36" s="222"/>
-      <c r="AB36" s="224"/>
+      <c r="AA36" s="224"/>
+      <c r="AB36" s="226"/>
     </row>
-    <row r="37" spans="1:35" s="21" customFormat="1" ht="23.55" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="216" t="s">
+    <row r="37" spans="1:35" s="21" customFormat="1" ht="23.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="218" t="s">
         <v>39</v>
       </c>
-      <c r="B37" s="217"/>
-[...25 lines deleted...]
-      <c r="AB37" s="218"/>
+      <c r="B37" s="219"/>
+      <c r="C37" s="219"/>
+      <c r="D37" s="219"/>
+      <c r="E37" s="219"/>
+      <c r="F37" s="219"/>
+      <c r="G37" s="219"/>
+      <c r="H37" s="219"/>
+      <c r="I37" s="219"/>
+      <c r="J37" s="219"/>
+      <c r="K37" s="219"/>
+      <c r="L37" s="219"/>
+      <c r="M37" s="219"/>
+      <c r="N37" s="219"/>
+      <c r="O37" s="219"/>
+      <c r="P37" s="219"/>
+      <c r="Q37" s="219"/>
+      <c r="R37" s="219"/>
+      <c r="S37" s="219"/>
+      <c r="T37" s="219"/>
+      <c r="U37" s="219"/>
+      <c r="V37" s="219"/>
+      <c r="W37" s="219"/>
+      <c r="X37" s="219"/>
+      <c r="Y37" s="219"/>
+      <c r="Z37" s="219"/>
+      <c r="AA37" s="219"/>
+      <c r="AB37" s="220"/>
     </row>
-    <row r="38" spans="1:35" ht="17.55" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:35" ht="17.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="10"/>
       <c r="B38" s="10"/>
       <c r="C38" s="10"/>
       <c r="D38" s="10"/>
       <c r="E38" s="10"/>
       <c r="F38" s="10"/>
       <c r="G38" s="10"/>
       <c r="H38" s="10"/>
       <c r="I38" s="10"/>
       <c r="J38" s="10"/>
       <c r="K38" s="10"/>
       <c r="L38" s="140"/>
       <c r="M38" s="140"/>
       <c r="N38" s="10"/>
       <c r="O38" s="10"/>
       <c r="P38" s="10"/>
       <c r="Q38" s="10"/>
       <c r="R38" s="10"/>
       <c r="S38" s="10"/>
       <c r="T38" s="92"/>
       <c r="U38" s="10"/>
       <c r="V38" s="10"/>
       <c r="W38" s="10"/>
       <c r="X38" s="10"/>
       <c r="Y38" s="10"/>
       <c r="Z38" s="10"/>
       <c r="AA38" s="10"/>
       <c r="AB38" s="10"/>
       <c r="AC38" s="11"/>
       <c r="AD38" s="11"/>
       <c r="AE38" s="11"/>
       <c r="AF38" s="11"/>
       <c r="AG38" s="11"/>
       <c r="AH38" s="11"/>
       <c r="AI38" s="11"/>
     </row>
-    <row r="39" spans="1:35" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="39" spans="1:35" ht="17.45" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="G568BeSiSYcAMIrmqic78vDY3LbdupmPW+xI9AiLvTp9X3q9VxvrK1JQgK1vGM39FEGaI9r4Q3tkVzyI0Yhdug==" saltValue="8o4OZLmdiVuGYgoc9sgk8Q==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="abv6swn0V9H3NPx2F3AQGQmqkliR/i5+ttxABKIPk5q7TNlXAcJ3eGuNmJoujVRknIg8P7juTkz/60HImxt7wg==" saltValue="J3Hj2Un3rxKGrKw+uZCGrQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="82">
+    <mergeCell ref="D14:E14"/>
+    <mergeCell ref="Z5:AB6"/>
     <mergeCell ref="J35:O35"/>
     <mergeCell ref="V27:Y27"/>
     <mergeCell ref="G1:N1"/>
     <mergeCell ref="K3:N3"/>
     <mergeCell ref="I4:J4"/>
     <mergeCell ref="N7:S7"/>
     <mergeCell ref="G12:H12"/>
     <mergeCell ref="U6:Y6"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="G8:H8"/>
     <mergeCell ref="G9:H9"/>
     <mergeCell ref="G10:H10"/>
     <mergeCell ref="O1:T1"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="G3:J3"/>
-    <mergeCell ref="D14:E14"/>
-    <mergeCell ref="D15:E15"/>
     <mergeCell ref="U1:V1"/>
     <mergeCell ref="Z4:AB4"/>
     <mergeCell ref="Z3:AB3"/>
     <mergeCell ref="U4:Y4"/>
     <mergeCell ref="U2:AB2"/>
-    <mergeCell ref="D17:E17"/>
     <mergeCell ref="D18:E18"/>
     <mergeCell ref="G2:N2"/>
     <mergeCell ref="P2:T2"/>
     <mergeCell ref="A37:AB37"/>
     <mergeCell ref="A29:G29"/>
     <mergeCell ref="A30:G30"/>
     <mergeCell ref="W31:X31"/>
     <mergeCell ref="A36:G36"/>
     <mergeCell ref="J36:N36"/>
     <mergeCell ref="Q36:X36"/>
     <mergeCell ref="Z36:AB36"/>
     <mergeCell ref="A35:G35"/>
     <mergeCell ref="O32:P32"/>
     <mergeCell ref="G20:H20"/>
     <mergeCell ref="D13:E13"/>
+    <mergeCell ref="D15:E15"/>
     <mergeCell ref="A7:C7"/>
     <mergeCell ref="D7:K7"/>
     <mergeCell ref="T7:AA7"/>
     <mergeCell ref="A24:C24"/>
     <mergeCell ref="A25:C25"/>
     <mergeCell ref="D9:E9"/>
     <mergeCell ref="D8:E8"/>
     <mergeCell ref="D10:E10"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="G21:H21"/>
     <mergeCell ref="G22:H22"/>
     <mergeCell ref="G23:H23"/>
     <mergeCell ref="G13:H13"/>
     <mergeCell ref="G14:H14"/>
     <mergeCell ref="G15:H15"/>
     <mergeCell ref="G18:H18"/>
     <mergeCell ref="O28:P28"/>
     <mergeCell ref="O27:P27"/>
     <mergeCell ref="O30:P30"/>
     <mergeCell ref="O31:P31"/>
     <mergeCell ref="D19:E19"/>
     <mergeCell ref="A26:G26"/>
     <mergeCell ref="Z35:AB35"/>
     <mergeCell ref="W28:X28"/>
     <mergeCell ref="W29:X29"/>
     <mergeCell ref="W30:X30"/>
     <mergeCell ref="Q35:X35"/>
     <mergeCell ref="R27:U32"/>
-    <mergeCell ref="Z5:AB6"/>
     <mergeCell ref="V26:Y26"/>
     <mergeCell ref="I5:T5"/>
     <mergeCell ref="D24:K24"/>
     <mergeCell ref="D16:K16"/>
     <mergeCell ref="D25:K25"/>
     <mergeCell ref="D21:E21"/>
     <mergeCell ref="D22:E22"/>
     <mergeCell ref="D23:E23"/>
     <mergeCell ref="O26:P26"/>
     <mergeCell ref="D12:E12"/>
     <mergeCell ref="G11:H11"/>
     <mergeCell ref="D20:E20"/>
     <mergeCell ref="G19:H19"/>
     <mergeCell ref="G17:H17"/>
     <mergeCell ref="R26:U26"/>
+    <mergeCell ref="D17:E17"/>
   </mergeCells>
   <phoneticPr fontId="11" type="noConversion"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <oleObjects>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="Acrobat Document" shapeId="1516" r:id="rId4">
           <objectPr defaultSize="0" autoPict="0" r:id="rId5">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>0</xdr:col>
                 <xdr:colOff>0</xdr:colOff>
                 <xdr:row>38</xdr:row>
                 <xdr:rowOff>0</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>27</xdr:col>
-                <xdr:colOff>403860</xdr:colOff>
+                <xdr:colOff>400050</xdr:colOff>
                 <xdr:row>61</xdr:row>
-                <xdr:rowOff>137160</xdr:rowOff>
+                <xdr:rowOff>133350</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="Acrobat Document" shapeId="1516" r:id="rId4"/>
       </mc:Fallback>
     </mc:AlternateContent>
   </oleObjects>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1026" r:id="rId6" name="Check Box 2">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>4</xdr:row>
-                    <xdr:rowOff>205740</xdr:rowOff>
+                    <xdr:rowOff>209550</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>7620</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>5</xdr:row>
-                    <xdr:rowOff>205740</xdr:rowOff>
+                    <xdr:rowOff>209550</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1027" r:id="rId7" name="Check Box 3">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>30480</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>5</xdr:row>
-                    <xdr:rowOff>15240</xdr:rowOff>
+                    <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>5</xdr:row>
-                    <xdr:rowOff>205740</xdr:rowOff>
+                    <xdr:rowOff>209550</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1028" r:id="rId8" name="Check Box 4">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>121920</xdr:colOff>
+                    <xdr:colOff>123825</xdr:colOff>
                     <xdr:row>5</xdr:row>
-                    <xdr:rowOff>7620</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>289560</xdr:colOff>
+                    <xdr:colOff>285750</xdr:colOff>
                     <xdr:row>5</xdr:row>
-                    <xdr:rowOff>205740</xdr:rowOff>
+                    <xdr:rowOff>209550</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1029" r:id="rId9" name="Check Box 5">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>15</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>5</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>15</xdr:col>
-                    <xdr:colOff>281940</xdr:colOff>
+                    <xdr:colOff>285750</xdr:colOff>
                     <xdr:row>5</xdr:row>
                     <xdr:rowOff>190500</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1030" r:id="rId10" name="Check Box 6">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>22</xdr:col>
-                    <xdr:colOff>30480</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>0</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>22</xdr:col>
                     <xdr:colOff>228600</xdr:colOff>
                     <xdr:row>1</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1031" r:id="rId11" name="Check Box 7">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>27</xdr:col>
-                    <xdr:colOff>91440</xdr:colOff>
+                    <xdr:colOff>95250</xdr:colOff>
                     <xdr:row>0</xdr:row>
-                    <xdr:rowOff>30480</xdr:rowOff>
+                    <xdr:rowOff>28575</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>27</xdr:col>
                     <xdr:colOff>342900</xdr:colOff>
                     <xdr:row>1</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1032" r:id="rId12" name="Check Box 8">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>7620</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>5</xdr:row>
-                    <xdr:rowOff>7620</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>38100</xdr:colOff>
                     <xdr:row>5</xdr:row>
-                    <xdr:rowOff>205740</xdr:rowOff>
+                    <xdr:rowOff>209550</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>