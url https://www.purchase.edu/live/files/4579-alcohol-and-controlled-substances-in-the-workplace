--- v0 (2026-05-26)
+++ v1 (2026-08-29)
@@ -1,14976 +1,12134 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14" xml:space="preserve">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p>
+    <w:p w14:paraId="1FD43EFC" w14:textId="77777777" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
         <w:t>ALCOHOL</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>AND</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>CONTROLLED</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>SUBSTANCES</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>IN</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>THE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>WORKPLACE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>POLICY</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2C81196C" w14:textId="77777777" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:t>Policy</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6FB90FD6" w14:textId="728433A6" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="718" w:val="left" w:leader="none"/>
-          <w:tab w:pos="720" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="718"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:line="232" w:lineRule="auto" w:before="65" w:after="0"/>
-        <w:ind w:left="720" w:right="427" w:hanging="288"/>
+        <w:spacing w:before="65" w:line="232" w:lineRule="auto"/>
+        <w:ind w:right="427"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>It</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>policy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...22 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk238813736"/>
+      <w:r w:rsidR="00404ADD">
         <w:rPr>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve">SUNY Purchase </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
         <w:t>to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>maintain</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>workplace</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>campus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>free</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>from</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>unlawful</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>unauthorized possession, use, or distribution of alcohol and controlled substances.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>In compliance with the Federal Drug-Free Workplace Act of 1988, the Drug-Free Schools and Communities Act Amendments of 1989, and New York State Policy on Alcohol and Controlled Substances in the Workplace, employees of Purchase College must, as a condition of employment, be aware of and comply with this policy.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="29A16926" w14:textId="1B84F353" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="720" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:line="232" w:lineRule="auto" w:before="118" w:after="0"/>
-        <w:ind w:left="720" w:right="426" w:hanging="288"/>
+        <w:spacing w:before="118" w:line="232" w:lineRule="auto"/>
+        <w:ind w:right="426"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>The unlawful manufacture, dispensation, distribution, possession, or use of controlled substances on the Purchase College campus, at any Purchase College work site, or in the course of performing duties of employment with Purchase College, is prohibited.</w:t>
+        <w:t xml:space="preserve">The unlawful manufacture, dispensation, distribution, possession, or use of controlled substances on the </w:t>
+      </w:r>
+      <w:r w:rsidR="00404ADD">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SUNY Purchase </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">campus, at any </w:t>
+      </w:r>
+      <w:r w:rsidR="00404ADD">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SUNY Purchase </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">work site, or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>in the course of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> performing duties of employment with </w:t>
+      </w:r>
+      <w:r w:rsidR="00404ADD">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t>SUNY Purchase</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, is prohibited.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="304B9991" w14:textId="5AC706F7" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="718" w:val="left" w:leader="none"/>
-          <w:tab w:pos="720" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="718"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:line="232" w:lineRule="auto" w:before="119" w:after="0"/>
-        <w:ind w:left="720" w:right="422" w:hanging="288"/>
+        <w:spacing w:line="232" w:lineRule="auto"/>
+        <w:ind w:right="422"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>unlawful</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>unauthorized</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>possession,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>use,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>distribution</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>alcohol</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Purchase</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>College</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>campus,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...19 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any </w:t>
+      </w:r>
+      <w:r w:rsidR="00404ADD">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SUNY Purchase </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">work site, or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>in the course of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> performing duties of employment with </w:t>
+      </w:r>
+      <w:r w:rsidR="00404ADD">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t>SUNY Purchase</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, is </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>prohibited.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5F4F2372" w14:textId="16C4C36A" w:rsidR="009E6D8C" w:rsidRDefault="00404ADD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="720" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:line="232" w:lineRule="auto" w:before="119" w:after="0"/>
-        <w:ind w:left="720" w:right="420" w:hanging="288"/>
+        <w:spacing w:line="232" w:lineRule="auto"/>
+        <w:ind w:right="420"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SUNY Purchase </w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>employees</w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
         <w:rPr>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
         <w:rPr>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>prohibited</w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0041189B">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
         <w:rPr>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>job</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0041189B">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>use</w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>of,</w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>impairment</w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>from,</w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>alcohol</w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>other</w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lawful </w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
+        <w:t>unlawful</w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
+        <w:t>substances</w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
         <w:t>are</w:t>
       </w:r>
-      <w:r>
-[...201 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="0041189B">
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
+        <w:t>expected</w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
         <w:rPr>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
+        <w:t>report</w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
+        <w:t>work</w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
+        <w:t>in,</w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
         <w:t>and</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="0041189B">
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
+        <w:t>remain</w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
+        <w:t>in,</w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
         <w:rPr>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
+        <w:t>condition</w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
         <w:rPr>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...48 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
+        <w:t>enables</w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
+        <w:t>them</w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...103 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
+        <w:t xml:space="preserve">to perform their job duties in a safe manner that does not jeopardize their own safety, the safety of others, or </w:t>
+      </w:r>
+      <w:r w:rsidR="0041189B">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>property.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7A0FA919" w14:textId="77777777" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="718" w:val="left" w:leader="none"/>
-          <w:tab w:pos="720" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="718"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:line="232" w:lineRule="auto" w:before="117" w:after="0"/>
-        <w:ind w:left="720" w:right="425" w:hanging="288"/>
+        <w:spacing w:before="117" w:line="232" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Employees</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>who</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>violate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>this</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Alcohol</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Controlled</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Substances</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Workplace</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Policy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>subject</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>to penalties and/or disciplinary proceedings</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>consistent with applicable laws,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>rules,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>regulations, and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...13 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the disciplinary articles </w:t>
+      </w:r>
+      <w:r>
         <w:t>of collectively negotiated agreements.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="45D7185F" w14:textId="77777777" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:t>Definitions</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="67CECAC1" w14:textId="77777777" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="718" w:val="left" w:leader="none"/>
-          <w:tab w:pos="720" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="718"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:line="232" w:lineRule="auto" w:before="43" w:after="0"/>
-        <w:ind w:left="720" w:right="426" w:hanging="288"/>
+        <w:spacing w:before="43" w:line="232" w:lineRule="auto"/>
+        <w:ind w:right="426"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>“Controlled substance” means a substance identified in The Controlled Substances Act, 21 USC 812 and includes, but is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>not</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>limited</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>to,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>narcotic</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>drugs,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>hallucinogenic</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>drugs,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>amphetamines, barbiturates,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-        <w:t>marijuana, anabolic steroids, including analogs, certain over the counter medications, look alike drugs and so called “street drugs”.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>marijuana, anabolic steroids, including analogs, certain over the counter medications, look alike drugs and so called “</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>street</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> drugs”.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="03452A94" w14:textId="77777777" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="718" w:val="left" w:leader="none"/>
-          <w:tab w:pos="720" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="718"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:line="232" w:lineRule="auto" w:before="118" w:after="0"/>
-        <w:ind w:left="720" w:right="422" w:hanging="288"/>
+        <w:spacing w:before="118" w:line="232" w:lineRule="auto"/>
+        <w:ind w:right="422"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>“Impaired”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>purpose</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>this</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>policy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>means</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>condition</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>being</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>under the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>influence of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>substance or substances, such that the employee’s work performance, sensory or motor senses (i.e., sight, hearing, balance, reaction, or reflex), capabilities, or judgment, are altered to the extent the employee’s ability to perform job functions is diminished.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0F7F28CA" w14:textId="77777777" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="718" w:val="left" w:leader="none"/>
-          <w:tab w:pos="720" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="718"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:line="232" w:lineRule="auto" w:before="117" w:after="0"/>
-        <w:ind w:left="720" w:right="425" w:hanging="288"/>
+        <w:spacing w:before="117" w:line="232" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>“Substance” for the purpose of this policy means any alcoholic beverage, illegal drug, controlled substance, lawful prescription, over-the-counter medication, or other substance that has known mind altering or function altering effects on the human body.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1C4C89A1" w14:textId="77777777" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="720" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:line="232" w:lineRule="auto" w:before="119" w:after="0"/>
-        <w:ind w:left="720" w:right="425" w:hanging="288"/>
+        <w:spacing w:line="232" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>“Unfit for duty” means the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>employee is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>not</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>in a physical, mental,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>emotional state to perform the tasks</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>of their</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>work</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>assignment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>manner</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>that</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>does</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>not</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>threaten</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>safety</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>health</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>employee,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>co-workers, the public at large, or property.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3F48B177" w14:textId="77777777" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:t>Applicability</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="62CD031C" w14:textId="00EBA7DB" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:line="232" w:lineRule="auto" w:before="44"/>
+        <w:spacing w:before="44" w:line="232" w:lineRule="auto"/>
         <w:ind w:left="287" w:right="281" w:firstLine="0"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
-        <w:t>This Policy applies to all Purchase College employees and anyone working on the Purchase College campus, other property, or</w:t>
+        <w:t xml:space="preserve">This Policy applies to all </w:t>
+      </w:r>
+      <w:r w:rsidR="00404ADD">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SUNY Purchase </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">employees and anyone working on the </w:t>
+      </w:r>
+      <w:r w:rsidR="00404ADD">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SUNY Purchase </w:t>
+      </w:r>
+      <w:r>
+        <w:t>campus, other property, or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>work location (including property leased</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>or rented by Purchase College, and remote work sites) while on</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">or rented by </w:t>
+      </w:r>
+      <w:r w:rsidR="00404ADD">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t>SUNY Purchase</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, and remote work sites) while on</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>duty</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:t>in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>course</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>of</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>performing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>duties</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>employment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>with</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...13 lines deleted...]
-        <w:t>College,</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00404ADD">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t>SUNY Purchase</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>when</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>on</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>official</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>college</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>business. When this Policy refers to “employee,” it includes student employees, volunteers, contractors, and interns.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6DFD440D" w14:textId="77777777" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="173"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:t>Responsibilities</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2828A2BB" w14:textId="77777777" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="35"/>
         <w:ind w:left="287"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Employees</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="39F7AB16" w14:textId="356471D5" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="53"/>
         <w:ind w:left="287" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
         <w:t>It</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>policy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t> </w:t>
-[...19 lines deleted...]
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00404ADD">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SUNY Purchase </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>that:</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6D6B4BF2" w14:textId="4B733167" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="718" w:val="left" w:leader="none"/>
-          <w:tab w:pos="720" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="718"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:line="232" w:lineRule="auto" w:before="57" w:after="0"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:spacing w:before="57" w:line="232" w:lineRule="auto"/>
+        <w:ind w:right="427"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>No</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="35"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>employee</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="35"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>shall</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="34"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>manufacture,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="34"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>dispense,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="34"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>distribute,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="37"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>possess,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="34"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="34"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>use</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="35"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>any</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="35"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>controlled</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="34"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>substance,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="34"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>on</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="36"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-        <w:t>any Purchase</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">any </w:t>
+      </w:r>
+      <w:r w:rsidR="00404ADD">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SUNY Purchase </w:t>
+      </w:r>
+      <w:r>
+        <w:t>property</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="27"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-        <w:t>College</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>work</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>location</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(including</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>property</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>leased</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="26"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-        <w:t>property</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>rented</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>by</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="27"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00404ADD">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SUNY Purchase </w:t>
+      </w:r>
+      <w:r>
         <w:t>or</w:t>
       </w:r>
-      <w:r>
-[...141 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="484D84C4" w14:textId="77777777" w:rsidR="009E6D8C" w:rsidRDefault="009E6D8C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:spacing w:after="0" w:line="232" w:lineRule="auto"/>
+        <w:spacing w:line="232" w:lineRule="auto"/>
         <w:jc w:val="left"/>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId5"/>
+        <w:sectPr w:rsidR="009E6D8C">
+          <w:footerReference w:type="default" r:id="rId7"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
-          <w:pgMar w:header="0" w:footer="426" w:top="860" w:bottom="620" w:left="720" w:right="720"/>
+          <w:pgMar w:top="860" w:right="720" w:bottom="620" w:left="720" w:header="0" w:footer="426" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
+          <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="60EB24CC" w14:textId="02190DE4" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:line="232" w:lineRule="auto" w:before="49"/>
+        <w:spacing w:before="49" w:line="232" w:lineRule="auto"/>
         <w:ind w:right="425" w:firstLine="0"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
+        <w:lastRenderedPageBreak/>
         <w:t>remote</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>work</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>site)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>while</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>on</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>duty</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:t>in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>course</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>of</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>performing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>duties</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>employment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>with</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>the</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00404ADD">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t>SUNY Purchase</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t> </w:t>
-[...12 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>when on official college business, or while in a state vehicle, a vehicle leased or rented for state business, or a private vehicle being used for state business.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="37EF9EE5" w14:textId="4C5AD115" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="1008" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1008"/>
         </w:tabs>
-        <w:spacing w:line="232" w:lineRule="auto" w:before="119" w:after="0"/>
-        <w:ind w:left="1008" w:right="426" w:hanging="288"/>
+        <w:spacing w:line="232" w:lineRule="auto"/>
+        <w:ind w:right="426"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Under federal law, marijuana is classified as a Schedule 1 drug.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Although the State of New York has legalized cannabis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> for adult recreational use and as prescribed for certain medical purposes by legally registered individuals, </w:t>
+      </w:r>
+      <w:r w:rsidR="00404ADD">
         <w:rPr>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve">SUNY Purchase </w:t>
+      </w:r>
+      <w:r>
+        <w:t>is subject to federal laws that prohibit the possession, use, distribution,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>cultivation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>marijuana,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>including</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>medical</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>marijuana.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="36"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>It</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>continues</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>be</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...24 lines deleted...]
-        <w:t>College policy that employees are prohibited from on the job use of or impairment from, controlled substances. This prohibition includes both adult cannabis use and medical cannabis use.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00404ADD">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SUNY Purchase </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">policy that employees are prohibited from </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>on the job</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> use of or impairment from, controlled substances. This prohibition includes both adult cannabis </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>use</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and medical cannabis use.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7EAF8989" w14:textId="691833D4" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="718" w:val="left" w:leader="none"/>
-          <w:tab w:pos="720" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="718"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:line="232" w:lineRule="auto" w:before="117" w:after="0"/>
-        <w:ind w:left="720" w:right="425" w:hanging="288"/>
+        <w:spacing w:before="117" w:line="232" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>No</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>employee</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>shall</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>possess,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>use,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>distribute</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>alcohol</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>without</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>proper</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>authorization</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>on</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>any</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...24 lines deleted...]
-        <w:t>College property</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00404ADD">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SUNY Purchase </w:t>
+      </w:r>
+      <w:r>
+        <w:t>property</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>work</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>location</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>(including</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>property</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>leased</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>rented</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>by</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-        <w:t>Purchase</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00404ADD">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SUNY Purchase </w:t>
+      </w:r>
+      <w:r>
+        <w:t>or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-        <w:t>College</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>remote</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-        <w:t>or</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>work</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...24 lines deleted...]
-        <w:t>work</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>site)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...24 lines deleted...]
-        <w:t>while on duty or in the course of performing duties of employment with the College, when on official college business, or while in a state vehicle, a vehicle leased or rented for state business, or a private vehicle being used for state business.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">while on duty or in the course of performing duties of employment with </w:t>
+      </w:r>
+      <w:r w:rsidR="00404ADD">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t>SUNY Purchase</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, when on official college business, or while in a state vehicle, a vehicle leased or rented for state business, or a private vehicle being used for state business.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2F3C3E83" w14:textId="77777777" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="718" w:val="left" w:leader="none"/>
-          <w:tab w:pos="720" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="718"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:line="232" w:lineRule="auto" w:before="119" w:after="0"/>
-        <w:ind w:left="720" w:right="423" w:hanging="288"/>
+        <w:spacing w:line="232" w:lineRule="auto"/>
+        <w:ind w:right="423"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>No employee will report for work; return from any break, lunch, or rest period; or perform work, while impaired as a result of consuming any controlled substance, alcohol, lawful prescription, over-the-counter medication, or other substance.</w:t>
+        <w:t xml:space="preserve">No employee will report for work; return from any break, lunch, or rest period; or perform work, while impaired </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> consuming any controlled substance, alcohol, lawful prescription, over-the-counter medication, or other substance.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3536F73D" w14:textId="77777777" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="720" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:line="232" w:lineRule="auto" w:before="119" w:after="0"/>
-        <w:ind w:left="720" w:right="427" w:hanging="288"/>
+        <w:spacing w:line="232" w:lineRule="auto"/>
+        <w:ind w:right="427"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>The use of legally prescribed and over-the-counter medications is not prohibited when taken as directed, provided such use does not render the employee unfit for duty.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="18B7BC39" w14:textId="041E6648" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="1008" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1008"/>
         </w:tabs>
-        <w:spacing w:line="232" w:lineRule="auto" w:before="117" w:after="0"/>
-        <w:ind w:left="1008" w:right="423" w:hanging="288"/>
+        <w:spacing w:before="117" w:line="232" w:lineRule="auto"/>
+        <w:ind w:right="423"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>An employee taking a prescribed or over-the-counter medication that has the potential to negatively impact</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>employee’s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>ability to perform</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>their job functions in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>a safe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>and effective manner, should</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>bring the situation to the attention of their supervisor or Human Resources, especially if the employee's job responsibilities have an impact on the health or safety of themselves or others.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>It may be necessary for the employee</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>to provide certification to the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...46 lines deleted...]
-        <w:t>Resources from their physician stating that the medication does not adversely impact fitness to do the job.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00404ADD">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Department of Human Resources </w:t>
+      </w:r>
+      <w:r>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:t>om their physician stating that the medication does not adversely impact fitness to do the job.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>These situations are to be addressed confidentially on a case-by-case basis.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5BBCA11C" w14:textId="77777777" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="720" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:line="232" w:lineRule="auto" w:before="119" w:after="0"/>
-        <w:ind w:left="720" w:right="434" w:hanging="288"/>
+        <w:spacing w:line="232" w:lineRule="auto"/>
+        <w:ind w:right="434"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>An employee observed to be exhibiting signs and symptoms of being impaired and believed to be unfit for duty may not remain at the workplace.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>An employee may not leave the workplace until they have made satisfactory arrangements to be transported off-campus safely.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6E7D972B" w14:textId="77777777" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="719" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="719"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="112" w:after="0"/>
+        <w:spacing w:before="112"/>
         <w:ind w:left="719" w:right="0" w:hanging="287"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>An</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>employee</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>on</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>paid</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>standby</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>status</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>shall</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:t>remain</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>fit</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>duty</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>all</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>times</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>accordance</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>with</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>this</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:t> Policy.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Policy.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="631D5151" w14:textId="77777777" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="718" w:val="left" w:leader="none"/>
-          <w:tab w:pos="720" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="718"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:line="232" w:lineRule="auto" w:before="117" w:after="0"/>
-        <w:ind w:left="720" w:right="425" w:hanging="288"/>
+        <w:spacing w:before="117" w:line="232" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Work-related accidents or injuries involving state vehicles, equipment and/or property where it can be demonstrated that the use of alcohol or controlled substances may have been a contributing factor, will result in disciplinary action consistent with the disciplinary articles of applicable collective bargaining agreements</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>which</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>can</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>include</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>penalties</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>up</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>including</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>termination</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>employment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>possible</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>criminal or civil penalties consistent with applicable laws, rules, and regulations.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="76C584A3" w14:textId="45AE3476" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="720" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:line="232" w:lineRule="auto" w:before="118" w:after="0"/>
-        <w:ind w:left="720" w:right="427" w:hanging="288"/>
+        <w:spacing w:before="118" w:line="232" w:lineRule="auto"/>
+        <w:ind w:right="427"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Medical</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>testing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>may</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>be</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>done</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>if</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-        <w:t>the</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-        <w:t>College</w:t>
+        </w:rPr>
+        <w:t>SUNY Purchase</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>has</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>reasonable</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-        <w:t>has</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>suspicion</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-        <w:t>a</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>employee</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...84 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>unable</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>perform their job duties due to the misuse of alcohol or controlled substances.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="127E56DB" w14:textId="00834B70" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="720" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:line="232" w:lineRule="auto" w:before="118" w:after="0"/>
-        <w:ind w:left="720" w:right="422" w:hanging="288"/>
+        <w:spacing w:before="118" w:line="232" w:lineRule="auto"/>
+        <w:ind w:right="422"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>An</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>employee</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>may</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>be</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>directed</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>undergo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>medical</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>examination</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>and/or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>testing under</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Section</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>72</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-        <w:t>NYS Civil Service Law at the expense of Purchase College if there is a belief that the employee is not able to perform their duties as a result of alcohol or substance related disabilities.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">NYS Civil Service Law at the expense of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t>SUNY Purchase</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">if there is a belief that the employee is not able to perform their duties </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> alcohol or substance related disabilities.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13D6C9EE" w14:textId="77777777" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="720" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:line="232" w:lineRule="auto" w:before="119" w:after="0"/>
-        <w:ind w:left="720" w:right="424" w:hanging="288"/>
+        <w:spacing w:line="232" w:lineRule="auto"/>
+        <w:ind w:right="424"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Any employee convicted of a criminal drug offense involving the workplace, must notify the Chief Human Resources</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Officer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>designee,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>their</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>supervisor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>conviction</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>within</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>five</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>(5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>days</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>after</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>conviction</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="320D760B" w14:textId="77777777" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="107"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487587840">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487587840" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21CC7412" wp14:editId="3B8DA55D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>640080</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>238521</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1829435" cy="9525"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="2" name="Graphic 2"/>
                 <wp:cNvGraphicFramePr>
-                  <a:graphicFrameLocks/>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
-                <a:graphic>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvPr id="2" name="Graphic 2"/>
-                      <wps:cNvSpPr/>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1829435" cy="9525"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="1829435" h="9525">
                               <a:moveTo>
                                 <a:pt x="1829435" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="0" y="0"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="0" y="9144"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="1829435" y="9144"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="1829435" y="0"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect style="position:absolute;margin-left:50.400002pt;margin-top:18.78124pt;width:144.050pt;height:.72003pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:paragraph;z-index:-15728640;mso-wrap-distance-left:0;mso-wrap-distance-right:0" id="docshape2" filled="true" fillcolor="#000000" stroked="false">
-[...2 lines deleted...]
-              </v:rect>
+              <v:shape w14:anchorId="61BD216E" id="Graphic 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:50.4pt;margin-top:18.8pt;width:144.05pt;height:.75pt;z-index:-15728640;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="1829435,9525" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6C292HwIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L06yZGiMOMXQosOA&#10;oivQFDsrshwbk0WNUuLk70fJlmtspw3zQabMJ+rxkfT29tJqdlboGjAFX8zmnCkjoWzMseCv+4cP&#10;N5w5L0wpNBhV8Kty/Hb3/t22s7laQg26VMgoiHF5Zwtee2/zLHOyVq1wM7DKkLMCbIWnLR6zEkVH&#10;0VudLefzT1kHWFoEqZyjr/e9k+9i/KpS0n+rKqc80wUnbj6uGNdDWLPdVuRHFLZu5EBD/AOLVjSG&#10;Lh1D3Qsv2AmbP0K1jURwUPmZhDaDqmqkijlQNov5b9m81MKqmAuJ4+wok/t/YeXT+cU+Y6Du7CPI&#10;H44UyTrr8tETNm7AXCpsA5aIs0tU8TqqqC6eSfq4uFluVh/XnEnybdbLdRA5E3k6K0/Of1EQ44jz&#10;o/N9DcpkiTpZ8mKSiVTJUEMda+g5oxoiZ1TDQ19DK3w4F8gFk3UTIvXAIzhbOKs9RJgPKYxsUyLE&#10;9A2jzRRLDTRBJV962xivx2wWq9WQdnKndw+bXvtX4NiyxDGFkxqc6gUOeUelRy0IN1XbgW7Kh0br&#10;kL7D4+FOIzuLMBrxGRhPYLET+uKHNjhAeX1G1tG8FNz9PAlUnOmvhhoyDFcyMBmHZKDXdxBHMCqP&#10;zu8v3wVaZsksuKfeeYLU7iJPbUH8A6DHhpMGPp88VE3omcitZzRsaEZi/sM8hyGc7iPq7a+z+wUA&#10;AP//AwBQSwMEFAAGAAgAAAAhAIsXevTgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQ&#10;he+C/2EZwYvY3RqpacymqCAW2oLG4nmTHZNgdjZkt238944nvb3He7z5Jl9NrhdHHEPnScN8pkAg&#10;1d521GjYvz9fpyBCNGRN7wk1fGOAVXF+lpvM+hO94bGMjeARCpnR0MY4ZFKGukVnwswPSJx9+tGZ&#10;yHZspB3NicddL2+UWkhnOuILrRnwqcX6qzw4DS92t05fr3CzWyflY9xP2+r2Y6v15cX0cA8i4hT/&#10;yvCLz+hQMFPlD2SD6NkrxehRQ3K3AMGFJE2XICoWyznIIpf/Pyh+AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhADoLb3YfAgAAvQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAIsXevTgAAAACQEAAA8AAAAAAAAAAAAAAAAAeQQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#10;" path="m1829435,l,,,9144r1829435,l1829435,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="497661E2" w14:textId="77777777" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
-        <w:spacing w:line="196" w:lineRule="auto" w:before="105"/>
-        <w:ind w:left="287" w:right="284" w:firstLine="0"/>
+        <w:spacing w:before="105" w:line="196" w:lineRule="auto"/>
+        <w:ind w:left="287" w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
           <w:position w:val="5"/>
           <w:sz w:val="13"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
           <w:spacing w:val="-20"/>
           <w:position w:val="5"/>
           <w:sz w:val="13"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Although</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>state and federal law use different terms, cannabis and marijuana (marihuana) are defined the same.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>(NYS Penal Law article 222; Controlled Substances Act, 21 U.S. Code </w:t>
+        <w:t xml:space="preserve">(NYS Penal Law article 222; Controlled Substances Act, 21 U.S. Code </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>§ 802(16)).</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5D95E56E" w14:textId="3E5B65E1" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
-        <w:spacing w:line="196" w:lineRule="auto" w:before="118"/>
-        <w:ind w:left="287" w:right="284" w:firstLine="0"/>
+        <w:spacing w:before="118" w:line="196" w:lineRule="auto"/>
+        <w:ind w:left="287" w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-          <w:vertAlign w:val="baseline"/>
-[...1 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
-          <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-          <w:vertAlign w:val="baseline"/>
-[...4 lines deleted...]
-        <w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="0041189B">
           <w:rPr>
-            <w:color w:val="0462C1"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-2"/>
             <w:sz w:val="20"/>
-            <w:u w:val="single" w:color="0462C1"/>
-            <w:vertAlign w:val="baseline"/>
           </w:rPr>
-          <w:t>Purchase</w:t>
-[...56 lines deleted...]
-          <w:t>Policy</w:t>
+          <w:t>SUNY Purchase Alcohol Policy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:color w:val="0462C1"/>
+          <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-[...2 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-          <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t>governs</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-[...2 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-          <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-[...2 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-          <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t>use</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-[...2 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-          <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-[...2 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-          <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t>alcohol</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-[...2 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-          <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t>at college</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-[...2 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-          <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t>events on</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-[...2 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-          <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-[...2 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-          <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t>off</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-[...2 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-          <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t>campus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-[...2 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-          <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-[...2 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-          <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t>permits</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-[...2 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-          <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-[...2 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-          <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t>lawful</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-[...2 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-          <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t>use of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-[...2 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-          <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t>alcohol</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-[...2 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-          <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t>by</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-[...2 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-          <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t>persons</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-[...2 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-          <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t>over</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-[...2 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-          <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-[...2 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-          <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t>legal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-[...2 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-          <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t>drinking</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-[...2 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-          <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t>age</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-[...2 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-          <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-[...2 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-          <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t>approved</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-[...2 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-          <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t>college-sponsored</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-[...2 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-          <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t>functions.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="17"/>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-[...2 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-          <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t>An</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-[...2 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-          <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t>employee</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-[...2 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-          <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t>attending</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-[...2 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-          <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-[...2 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
-          <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t>approved college-sponsored event where alcohol is served is responsible for complying with applicable New York State laws, Town of Harrison ordinances, and college policies governing the use and misuse of alcohol and may be subject to disciplinary, administrative, criminal, or civil action for any illegal alcohol use or inappropriate behavior.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5A8F8DFE" w14:textId="77777777" w:rsidR="009E6D8C" w:rsidRDefault="009E6D8C">
       <w:pPr>
-        <w:spacing w:after="0" w:line="196" w:lineRule="auto"/>
+        <w:spacing w:line="196" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:sectPr>
+        <w:sectPr w:rsidR="009E6D8C">
           <w:pgSz w:w="12240" w:h="15840"/>
-          <w:pgMar w:header="0" w:footer="426" w:top="820" w:bottom="620" w:left="720" w:right="720"/>
+          <w:pgMar w:top="820" w:right="720" w:bottom="620" w:left="720" w:header="0" w:footer="426" w:gutter="0"/>
+          <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="50472BBB" w14:textId="77777777" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:line="232" w:lineRule="auto" w:before="49"/>
+        <w:spacing w:before="49" w:line="232" w:lineRule="auto"/>
         <w:ind w:right="428" w:firstLine="0"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
+        <w:lastRenderedPageBreak/>
         <w:t>as required by the Federal Drug-Free Workplace Act of 1988.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>A supervisor who has been notified of such conviction must inform the Chief Human Resources Officer or designee, within twenty-four (24) hours of receiving the information from the employee.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="55657255" w14:textId="77777777" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="718" w:val="left" w:leader="none"/>
-          <w:tab w:pos="720" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="718"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:line="232" w:lineRule="auto" w:before="119" w:after="0"/>
-        <w:ind w:left="720" w:right="425" w:hanging="288"/>
+        <w:spacing w:line="232" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Compliance with this policy is a condition of employment.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Employees who violate this policy are subject to criminal, civil, and disciplinary penalties consistent with applicable laws, rules, regulations, and collective bargaining</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>agreements,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>and/or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>may</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>be</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>referred</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Employee</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Assistance</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Program</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>required</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>complete an approved drug or alcohol rehabilitation program.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2FE01912" w14:textId="3F488B46" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="718" w:val="left" w:leader="none"/>
-          <w:tab w:pos="720" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="718"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:line="232" w:lineRule="auto" w:before="117" w:after="0"/>
-        <w:ind w:left="720" w:right="434" w:hanging="288"/>
+        <w:spacing w:before="117" w:line="232" w:lineRule="auto"/>
+        <w:ind w:right="434"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-        </w:rPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk238819386"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t>SUNY Purchase</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:t>will assist employees who have a substance abuse or alcohol problem in their recovery provided</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>the employee seeks</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>or accepts</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>assistance.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-        <w:t>However, the College will take appropriate disciplinary action, which can include penalties up to and including termination of employment, to resolve drug or alcohol related performance issues.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">However, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t>SUNY Purchase</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>will take appropriate disciplinary action, which can include penalties up to and including termination of employment, to resolve drug or alcohol related performance issues.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="432E9A7C" w14:textId="77777777" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="174"/>
         <w:ind w:left="287"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Supervisory</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6DE963CE" w14:textId="1B4F3CA4" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="50"/>
         <w:ind w:left="287" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
         <w:t>It</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>policy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t> </w:t>
-[...19 lines deleted...]
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t>SUNY Purchase</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>that:</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2DA6D118" w14:textId="77777777" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="718" w:val="left" w:leader="none"/>
-          <w:tab w:pos="720" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="718"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:line="232" w:lineRule="auto" w:before="58" w:after="0"/>
-        <w:ind w:left="720" w:right="423" w:hanging="288"/>
+        <w:spacing w:before="58" w:line="232" w:lineRule="auto"/>
+        <w:ind w:right="423"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:t xml:space="preserve">Supervisors have an important role in establishing and perpetuating a productive work environment at the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>College.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>As</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>such,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>they</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>responsible</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>determining</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>through</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>direct</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>observation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>whether</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>there</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...13 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reasonable </w:t>
+      </w:r>
+      <w:r>
         <w:t>suspicion</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>that</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>an</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>employee</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>impaired</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>by</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>alcohol,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>controlled</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>substance,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>other</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>substance,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>not</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>able</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>to perform</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>their</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>assigned</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>duties.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="34"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>reasonable</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>suspicion</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>must</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>be</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>based</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>upon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>specific,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>reliable</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>observation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>that can be articulated concerning the appearance, behavior, speech, or body odor of the employee.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="73B057EA" w14:textId="77777777" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="1008" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1008"/>
         </w:tabs>
-        <w:spacing w:line="232" w:lineRule="auto" w:before="118" w:after="0"/>
-        <w:ind w:left="1008" w:right="425" w:hanging="288"/>
+        <w:spacing w:before="118" w:line="232" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Signs that an employee may be under the influence of alcohol or other substance include unsteady gait, odor of alcohol on the breath, thick or slurred speech, aggressive or abusive language or behavior, disorientation, or lethargy.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4F298FD0" w14:textId="0D00799D" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="1008" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1008"/>
         </w:tabs>
-        <w:spacing w:line="232" w:lineRule="auto" w:before="119" w:after="0"/>
-        <w:ind w:left="1008" w:right="424" w:hanging="288"/>
+        <w:spacing w:line="232" w:lineRule="auto"/>
+        <w:ind w:right="424"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>With respect to cannabis, “reasonable suspicion” means the employee manifests specific articulable symptoms while working that decrease or lessen the employee's performance of the duties or tasks of the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>employee’s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>job</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>position,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>such</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>specific</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>articulable</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>symptoms</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>interfere</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>with</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-        <w:t>the</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t>SUNY Purchase</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t>’s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>obligation to provide a safe and healthy workplace</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, free from recognized hazards, as required by state and federal occupational</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>safety and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-        <w:t>College’s</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>health</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>law.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>These</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>symptoms</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>defined</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>law</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-        <w:t>obligation to provide a safe and healthy work place, free from recognized hazards, as required by state and federal occupational</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vary</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...175 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>from situation to situation.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="087EF64F" w14:textId="1EC6666F" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="720" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:line="232" w:lineRule="auto" w:before="117" w:after="0"/>
-        <w:ind w:left="720" w:right="423" w:hanging="288"/>
+        <w:spacing w:before="117" w:line="232" w:lineRule="auto"/>
+        <w:ind w:right="423"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>supervisor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>who has observed</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>an</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-        <w:t>employee, and</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>employee and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>believes that employee is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>exhibiting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>signs or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>symptoms</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>of being under the influence of or impaired by alcohol or controlled substance or other substance, should immediately</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>consult</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>second</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>supervisor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>manager</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>confirm</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>observations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>primary</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>supervisor.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...12 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>second</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>supervisor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>manager</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>available,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>supervisor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>should</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>contact</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Human</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Resources</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>assistance.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="09BBDCB7" w14:textId="77777777" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="718" w:val="left" w:leader="none"/>
-          <w:tab w:pos="720" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="718"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:line="232" w:lineRule="auto" w:before="117" w:after="0"/>
-        <w:ind w:left="720" w:right="423" w:hanging="288"/>
+        <w:spacing w:before="117" w:line="232" w:lineRule="auto"/>
+        <w:ind w:right="423"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Employees</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>reasonably</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>suspected</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>being</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>impaired</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>believed</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>be</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>unfit</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>duty</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>may</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>represent</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>danger to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>themselves,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>others,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>college</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>property</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>cannot</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>continue</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>perform</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>work</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>duties</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>may</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>not</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>remain</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>the workplace.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Any</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>incident</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>representing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>performance</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>problems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>possibly</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>resulting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>from</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>substance</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>alcohol</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>use should be documented in writing immediately.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="070F0BCF" w14:textId="72298C2C" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="720" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:line="232" w:lineRule="auto" w:before="120" w:after="0"/>
-        <w:ind w:left="720" w:right="425" w:hanging="288"/>
+        <w:spacing w:before="120" w:line="232" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Once</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>supervisor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>has</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>performed</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>due</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>diligence</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>terms</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>ascertaining</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>an</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>employee's</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>fitness</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>do</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>their</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>job and perform their duties, if the supervisor remains convinced that the employee is under the influence of alcohol,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>controlled</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>substance,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>other</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>substance</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>while</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>work,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>supervisor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>should</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>inform</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>employee they</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>cannot</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>remain</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>workplace.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="32"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>An</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>employee</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>believed</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>be</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>impaired</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>should</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>not</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>be</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>permitted</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-        <w:t>drive home from the workplace and must make arrangements for safe transport home.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">drive home from the workplace and must </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>make arrangements</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> for safe transport home.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>If all other alternatives have</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>been</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>exhausted,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>supervisor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>may</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>allow</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>employee</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>be</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>driven</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>home</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>state</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>vehicle.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-        <w:t>Whenever possible, supervisors should contact the Office of Human Resources before allowing an employee to leave. Supervisors must document any instance when an employee is removed from the workplace.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Whenever possible, supervisors should contact the Department</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> of Human Resources before allowing an employee to leave. Supervisors must document any instance when an employee is removed from the workplace.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6744C7EF" w14:textId="7EEE62F7" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="718" w:val="left" w:leader="none"/>
-          <w:tab w:pos="720" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="718"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:line="232" w:lineRule="auto" w:before="115" w:after="0"/>
-        <w:ind w:left="720" w:right="420" w:hanging="288"/>
+        <w:spacing w:before="115" w:line="232" w:lineRule="auto"/>
+        <w:ind w:right="420"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>fact</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>that</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>an</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>employee</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>suspected</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>being</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>unfit</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>perform</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>their</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>duties</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>due</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>influence</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>alcohol,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>a controlled</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>substance,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>other</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>substance</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>not</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>automatically</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>disciplinary</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>incident.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="22"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Each</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>situation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>requires</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>a case-by-case</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>review.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>After</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>an</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>employee</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>removed</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>from</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>workplace,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>supervisor(s)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>manager(s)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-        <w:t>will be contacted by the Office of Human Resources to get more information.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>will be contacted by the Department</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> of Human Resources to get more information.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
-          <w:sz w:val="22"/>
-[...12 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Human Resources will determine </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>whether</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>disciplinary</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>charges</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>other</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>administrative</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>actions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>should</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>be</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>pursued,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>what</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>actions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>seem</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>prudent.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="54B6FD74" w14:textId="77777777" w:rsidR="009E6D8C" w:rsidRDefault="009E6D8C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:spacing w:after="0" w:line="232" w:lineRule="auto"/>
-[...4 lines deleted...]
-        <w:sectPr>
+        <w:spacing w:line="232" w:lineRule="auto"/>
+        <w:sectPr w:rsidR="009E6D8C">
           <w:pgSz w:w="12240" w:h="15840"/>
-          <w:pgMar w:header="0" w:footer="426" w:top="820" w:bottom="620" w:left="720" w:right="720"/>
+          <w:pgMar w:top="820" w:right="720" w:bottom="620" w:left="720" w:header="0" w:footer="426" w:gutter="0"/>
+          <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0B263EFC" w14:textId="0C9C5164" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="718" w:val="left" w:leader="none"/>
-          <w:tab w:pos="720" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="718"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:line="232" w:lineRule="auto" w:before="49" w:after="0"/>
-        <w:ind w:left="720" w:right="424" w:hanging="288"/>
+        <w:spacing w:before="49" w:line="232" w:lineRule="auto"/>
+        <w:ind w:right="424"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>If an employee displays dangerous, aggressive, or abusive behavior that constitutes a danger to persons or property or resists voluntarily leaving the workplace, the Department</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> of Human Resources must be contacted immediately to proceed with clearance to suspend the employee under the provisions of the disciplinary </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>procedures</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>appropriate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>contract.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="34"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>If</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>necessary,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-        <w:t>College</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t>SUNY Purchase</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Police</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Department</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>will</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>be</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>contacted</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...13 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r>
         <w:t>assist</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>removing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>employee</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>from</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>workplace</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>since</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>safety</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>always</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:t>first</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-        <w:t>priority.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>priority</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="554AF5FA" w14:textId="50F8B743" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="720" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:line="230" w:lineRule="auto" w:before="103" w:after="0"/>
-        <w:ind w:left="720" w:right="424" w:hanging="288"/>
+        <w:spacing w:before="103" w:line="230" w:lineRule="auto"/>
+        <w:ind w:right="424"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>An employee, who is determined to be unfit to remain on duty and is removed from the worksite, may be subject</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>medical</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>exam</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>expense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-        <w:t>Purchase</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t>SUNY Purchase</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...20 lines deleted...]
-        <w:t>as</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>condition</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-        <w:t>a</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>returning</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>work</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...20 lines deleted...]
-        <w:t>of</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...20 lines deleted...]
-        <w:t>to</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>may</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...45 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>be eligible to use accrued leave.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>In such cases, supervisors should contact the appropriate staff of Human Resources for advice and assistance.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="37CB6D02" w14:textId="20EE6AB8" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="718" w:val="left" w:leader="none"/>
-          <w:tab w:pos="720" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="718"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:line="232" w:lineRule="auto" w:before="121" w:after="0"/>
-        <w:ind w:left="720" w:right="424" w:hanging="288"/>
+        <w:spacing w:before="121" w:line="232" w:lineRule="auto"/>
+        <w:ind w:right="424"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>supervisor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>notified</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>that</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>an</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>employee</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>was</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>convicted</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>criminal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>drug</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>offense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>involving</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>workplace,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>shall inform the Chief Human Resources Officer or designee, within twenty-four (24) hours of receiving the information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>from</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>employee.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
-          <w:sz w:val="22"/>
-[...32 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t>SUNY Purchase</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>will</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>notify</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>appropriate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>federal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>agencies,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>if</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>applicable, within</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>ten</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>(10)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>days</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>receipt</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>notice</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>an</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>employee</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>drug</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>conviction.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1221C2DE" w14:textId="77777777" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="111"/>
         <w:ind w:left="287"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Management</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="343D69A9" w14:textId="6A40F00F" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="53"/>
         <w:ind w:left="287" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
         <w:t>It</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>policy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t> </w:t>
-[...19 lines deleted...]
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t>SUNY Purchase</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>that:</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="330B35E9" w14:textId="77777777" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="718" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="718"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="70" w:after="0"/>
+        <w:spacing w:before="70"/>
         <w:ind w:left="718" w:right="0" w:hanging="286"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>An</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>alcohol</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>controlled</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>substance</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>free</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>workplace</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>will</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>be</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>maintained.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="50200A5A" w14:textId="207E339E" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="718" w:val="left" w:leader="none"/>
-          <w:tab w:pos="720" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="718"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:line="232" w:lineRule="auto" w:before="78" w:after="0"/>
-        <w:ind w:left="720" w:right="426" w:hanging="288"/>
+        <w:spacing w:before="78" w:line="232" w:lineRule="auto"/>
+        <w:ind w:right="426"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>All employees must understand and comply with this Policy.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-        <w:t>Purchase College may periodically provide information and training to employees on recognizing the behaviors of alcohol and substance misuse or abuse,</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>SUNY Purchase</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>may periodically provide information and training to employees on recognizing the behaviors of alcohol and substance misuse or abuse,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>dangers</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>related</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>alcohol</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>substance</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>misuse</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>abuse,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>availability</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>support</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>services.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="783A0F4F" w14:textId="77777777" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="718" w:val="left" w:leader="none"/>
-          <w:tab w:pos="720" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="718"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:line="232" w:lineRule="auto" w:before="78" w:after="0"/>
-        <w:ind w:left="720" w:right="430" w:hanging="288"/>
+        <w:spacing w:before="78" w:line="232" w:lineRule="auto"/>
+        <w:ind w:right="430"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Appropriate corrective actions will be taken with managers and supervisors who fail to perform the duties and responsibilities outlined in this policy.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="666A4A20" w14:textId="77777777" w:rsidR="009E6D8C" w:rsidRDefault="009E6D8C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="28"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="16AA945B" w14:textId="77777777" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:t>Resources</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="290A1BA9" w14:textId="1E58D4E3" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:line="235" w:lineRule="auto" w:before="39"/>
+        <w:spacing w:before="39" w:line="235" w:lineRule="auto"/>
         <w:ind w:left="287" w:right="282" w:firstLine="0"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
-        <w:t>The following resources are available to assist Purchase College employees with possible alcohol or substance misuse or abuse problems:</w:t>
+        <w:t xml:space="preserve">The following resources are available to assist </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t>SUNY Purchase</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>employees with possible alcohol or substance misuse or abuse problems:</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="03D3E981" w14:textId="77777777" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:line="264" w:lineRule="exact" w:before="110"/>
+        <w:spacing w:before="110" w:line="264" w:lineRule="exact"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Employee</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Assistance</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Program</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="73B1BBCC" w14:textId="77777777" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:line="232" w:lineRule="auto" w:before="2"/>
+        <w:spacing w:before="2" w:line="232" w:lineRule="auto"/>
         <w:ind w:left="576" w:right="290" w:firstLine="0"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
         <w:t>An Employee Assistance Program (EAP) is available on campus for employees who wish to seek assistance in addressing drug or alcohol related problems as well as other personal and family matters.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>For information contact:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Odile</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Delgado</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>EAP</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Coordinator</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>914-251-6098</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0462C1"/>
             <w:u w:val="single" w:color="0462C1"/>
           </w:rPr>
           <w:t>EAP@purchase.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="047E7B52" w14:textId="77777777" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:line="265" w:lineRule="exact" w:before="172"/>
+        <w:spacing w:before="172" w:line="265" w:lineRule="exact"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>Health</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="3"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>Insurance</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="6"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>Information</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="034DB629" w14:textId="77777777" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:line="232" w:lineRule="auto" w:before="3"/>
+        <w:spacing w:before="3" w:line="232" w:lineRule="auto"/>
         <w:ind w:left="576" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Purchase</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>College’s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>employee</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>health</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>insurance</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>plans</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>provide</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>coverage</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>substance</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>abuse</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>programs.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="33"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>Information </w:t>
+        <w:t xml:space="preserve">Information </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t>regarding</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t>policy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t>coverage</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t>available</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t> </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="0462C1"/>
             <w:u w:val="single" w:color="0462C1"/>
           </w:rPr>
           <w:t>SUNY</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0462C1"/>
             <w:spacing w:val="-8"/>
             <w:u w:val="single" w:color="0462C1"/>
           </w:rPr>
-          <w:t> </w:t>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0462C1"/>
             <w:u w:val="single" w:color="0462C1"/>
           </w:rPr>
           <w:t>Insurance</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0462C1"/>
             <w:spacing w:val="-8"/>
             <w:u w:val="single" w:color="0462C1"/>
           </w:rPr>
-          <w:t> </w:t>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0462C1"/>
             <w:u w:val="single" w:color="0462C1"/>
           </w:rPr>
           <w:t>Website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0462C1"/>
           <w:spacing w:val="-8"/>
-          <w:u w:val="none"/>
-[...1 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
-          <w:u w:val="none"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-9"/>
-          <w:u w:val="none"/>
-[...3 lines deleted...]
-      <w:hyperlink r:id="rId8">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
             <w:color w:val="0462C1"/>
             <w:u w:val="single" w:color="0462C1"/>
           </w:rPr>
           <w:t>https://www.suny.edu/insurance/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5751ED4E" w14:textId="77777777" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="51"/>
         <w:ind w:left="816" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>or,</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7D099BD5" w14:textId="1E7123CC" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="53"/>
         <w:ind w:left="576" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Contact</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Noemi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Spaziante,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
-        <w:t> </w:t>
-[...29 lines deleted...]
-        <w:t>Benefits/Payroll</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
-        <w:t> </w:t>
-[...17 lines deleted...]
-        <w:t>Coordinator</w:t>
+        <w:t>SUNY Purchase</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Benefits Office Manager</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>at:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="34"/>
         </w:rPr>
-        <w:t> </w:t>
-[...5 lines deleted...]
-        <w:t>914-251-6448.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>914-251-6448, noemi.spaziante@purchase.edu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="74AC2AB2" w14:textId="77777777" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>New</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>York</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>State</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Office</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Addiction</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Supports</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>(OASIS)</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0BEED34C" w14:textId="77777777" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:line="232" w:lineRule="auto" w:before="7"/>
+        <w:spacing w:before="7" w:line="232" w:lineRule="auto"/>
         <w:ind w:left="576" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
         </w:rPr>
-        <w:t>Information about the substance use disorder treatment system, treatment options, access to care, including working with insurance companies, and locating a provider </w:t>
-[...5 lines deleted...]
-      <w:hyperlink r:id="rId9">
+        <w:t xml:space="preserve">Information about the substance use disorder treatment system, treatment options, access to care, including working with insurance companies, and locating a provider </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">is available at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12">
         <w:r>
           <w:rPr>
             <w:color w:val="003760"/>
             <w:u w:val="single" w:color="003760"/>
           </w:rPr>
           <w:t>OASAS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="003760"/>
-          <w:u w:val="none"/>
-[...3 lines deleted...]
-      <w:hyperlink r:id="rId9">
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13">
         <w:r>
           <w:rPr>
             <w:color w:val="003760"/>
             <w:u w:val="single" w:color="003760"/>
           </w:rPr>
           <w:t>http://www.oasas.ny.gov</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="642CBBFC" w14:textId="77777777" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>HOPEline</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2334A74A" w14:textId="77777777" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="576" w:right="284" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Provides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>24-hour,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>7-day-a-week</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>help</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>New</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Yorkers</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>struggling</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>addiction.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>HOPEline can</w:t>
+        <w:t>HOPEline</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="242424"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>be</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>reached</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>by</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>calling: </w:t>
+        <w:t xml:space="preserve">calling: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t>1-877-8-HOPENY</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t>(1-877-846-7369)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>by</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>texting:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>HOPENY</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>(Short</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Code</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>467369)</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="36027536" w14:textId="77777777" w:rsidR="009E6D8C" w:rsidRDefault="009E6D8C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="17575C5B" w14:textId="77777777" w:rsidR="009E6D8C" w:rsidRDefault="009E6D8C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="92"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0D7ECA55" w14:textId="77777777" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
-        <w:spacing w:line="256" w:lineRule="auto" w:before="1"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:before="1" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="576" w:right="1027"/>
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Kathleen Farrell, Chief Human Resources Officer, 914-251-5961</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1F487C"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:hyperlink r:id="rId10">
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14">
         <w:r>
           <w:rPr>
             <w:color w:val="0462C1"/>
-            <w:sz w:val="22"/>
             <w:u w:val="single" w:color="0462C1"/>
           </w:rPr>
           <w:t>kathleen.farrell@purchase.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0462C1"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Ricardo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Espinales,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Associate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Human</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Services</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Director,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>914-251-6086,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:hyperlink r:id="rId11">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15">
         <w:r>
           <w:rPr>
             <w:color w:val="0462C1"/>
-            <w:sz w:val="22"/>
             <w:u w:val="single" w:color="0462C1"/>
           </w:rPr>
           <w:t>ricardo.espinales@purchase.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0462C1"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-        <w:t>Amanda Zallo, </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Amanda Zallo, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="23"/>
-          <w:u w:val="none"/>
         </w:rPr>
         <w:t>Human</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="23"/>
-          <w:u w:val="none"/>
-[...1 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="23"/>
-          <w:u w:val="none"/>
         </w:rPr>
         <w:t>Resources</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="23"/>
-          <w:u w:val="none"/>
-[...1 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="23"/>
-          <w:u w:val="none"/>
         </w:rPr>
         <w:t>Manager,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="23"/>
-          <w:u w:val="none"/>
-[...1 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="23"/>
-          <w:u w:val="none"/>
-[...3 lines deleted...]
-      <w:hyperlink r:id="rId12">
+        </w:rPr>
+        <w:t xml:space="preserve">914-251-6449, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16">
         <w:r>
           <w:rPr>
             <w:color w:val="0475C2"/>
             <w:sz w:val="23"/>
             <w:u w:val="single" w:color="0475C2"/>
           </w:rPr>
           <w:t>amanda.zallo@purchase.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5424C5FE" w14:textId="77777777" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
         <w:ind w:left="576" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
         <w:t>Kristi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Gullen,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Labor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Relations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Specialist,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>914-251-6093,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId13">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17">
         <w:r>
           <w:rPr>
             <w:color w:val="0462C1"/>
             <w:spacing w:val="-2"/>
             <w:u w:val="single" w:color="0462C1"/>
           </w:rPr>
           <w:t>k</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0475C2"/>
             <w:spacing w:val="-2"/>
             <w:u w:val="single" w:color="0475C2"/>
           </w:rPr>
           <w:t>risti.gul</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0462C1"/>
             <w:spacing w:val="-2"/>
             <w:u w:val="single" w:color="0462C1"/>
           </w:rPr>
           <w:t>len@purchase.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:sectPr>
+    <w:sectPr w:rsidR="009E6D8C">
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:header="0" w:footer="426" w:top="820" w:bottom="620" w:left="720" w:right="720"/>
+      <w:pgMar w:top="820" w:right="720" w:bottom="620" w:left="720" w:header="0" w:footer="426" w:gutter="0"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="5D72BB03" w14:textId="77777777" w:rsidR="0041189B" w:rsidRDefault="0041189B">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="025F54E5" w14:textId="77777777" w:rsidR="0041189B" w:rsidRDefault="0041189B">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman"/>
-    <w:charset w:val="0"/>
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-  </w:font>
-[...10 lines deleted...]
-    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:altName w:val="Courier New"/>
-    <w:charset w:val="0"/>
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14" xml:space="preserve">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5CE13A20" w14:textId="77777777" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
-      <w:spacing w:line="14" w:lineRule="auto" w:before="0"/>
+      <w:spacing w:before="0" w:line="14" w:lineRule="auto"/>
       <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
+        <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487520256">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487520256" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="40C7597D" wp14:editId="3AC0E6F4">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>3813936</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9641840</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="160020" cy="165735"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Textbox 1"/>
               <wp:cNvGraphicFramePr>
-                <a:graphicFrameLocks/>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
-              <a:graphic>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvPr id="1" name="Textbox 1"/>
-                    <wps:cNvSpPr txBox="1"/>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="160020" cy="165735"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p>
+                        <w:p w14:paraId="1568F09D" w14:textId="77777777" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
                           <w:pPr>
                             <w:pStyle w:val="BodyText"/>
-                            <w:spacing w:line="245" w:lineRule="exact" w:before="0"/>
+                            <w:spacing w:before="0" w:line="245" w:lineRule="exact"/>
                             <w:ind w:left="60" w:firstLine="0"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-10"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-10"/>
                             </w:rPr>
-                            <w:instrText> PAGE </w:instrText>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-10"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-10"/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-10"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" o:spt="202" coordsize="21600,21600" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="40C7597D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape style="position:absolute;margin-left:300.309998pt;margin-top:759.200012pt;width:12.6pt;height:13.05pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;z-index:-15796224" type="#_x0000_t202" id="docshape1" filled="false" stroked="false">
+            <v:shape id="Textbox 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:300.3pt;margin-top:759.2pt;width:12.6pt;height:13.05pt;z-index:-15796224;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAxUkXUkQEAABoDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bv1GnRFhQ1XQErENIK&#10;kHb5ANexm4jYY2bcJv17xm7aIrghLpNxZvzmvTfe3E9+EEeL1ENo5HJRSWGDgbYP+0Z+f/746q0U&#10;lHRo9QDBNvJkSd5vX77YjLG2K+hgaC0KBglUj7GRXUqxVopMZ72mBUQbuOgAvU58xL1qUY+M7ge1&#10;qqq1GgHbiGAsEf99OBfltuA7Z0366hzZJIZGMrdUIpa4y1FtN7reo45db2Ya+h9YeN0HHnqFetBJ&#10;iwP2f0H53iAQuLQw4BU41xtbNLCaZfWHmqdOR1u0sDkUrzbR/4M1X45P8RuKNL2HiRdYRFB8BPOD&#10;2Bs1Rqrnnuwp1cTdWejk0OcvSxB8kb09Xf20UxImo62rasUVw6Xl+u7N67vst7pdjkjpkwUvctJI&#10;5HUVAvr4SOncemmZuZzHZyJp2k3cktMdtCfWMPIaG0k/DxqtFMPnwD7lnV8SvCS7S4Jp+ADlZWQp&#10;Ad4dEri+TL7hzpN5AYX7/Fjyhn8/l67bk97+AgAA//8DAFBLAwQUAAYACAAAACEAmAEv9+AAAAAN&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h8008WaXNkAqZWkaoycTI8WDxwWmsCk7&#10;i+y2xX/v9KTHee/Lm/fy3WwHccHJG0cKVssIBFLjWkOdgs/q9XEDwgdNrR4coYIf9LAr7u9ynbXu&#10;SiVeDqETHEI+0wr6EMZMSt/0aLVfuhGJvaObrA58Tp1sJ33lcDvIdRSl0mpD/KHXIz732JwOZ6tg&#10;/0Xli/l+rz/KY2mq6imit/Sk1MNi3m9BBJzDHwy3+lwdCu5UuzO1XgwKUk5nlI1ktYlBMJKuE15T&#10;36Q4TkAWufy/ovgFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMVJF1JEBAAAaAwAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAmAEv9+AAAAANAQAA&#10;DwAAAAAAAAAAAAAAAADrAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAPgEAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p>
+                  <w:p w14:paraId="1568F09D" w14:textId="77777777" w:rsidR="009E6D8C" w:rsidRDefault="0041189B">
                     <w:pPr>
                       <w:pStyle w:val="BodyText"/>
-                      <w:spacing w:line="245" w:lineRule="exact" w:before="0"/>
+                      <w:spacing w:before="0" w:line="245" w:lineRule="exact"/>
                       <w:ind w:left="60" w:firstLine="0"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
-                      <w:instrText> PAGE </w:instrText>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap type="none"/>
+              <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="5E3BD81B" w14:textId="77777777" w:rsidR="0041189B" w:rsidRDefault="0041189B">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="473CA9A6" w14:textId="77777777" w:rsidR="0041189B" w:rsidRDefault="0041189B">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="4">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D3E0E3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0">
+    <w:tmpl w:val="480C65D4"/>
+    <w:lvl w:ilvl="0" w:tplc="135C25F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="288"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="1" w:tplc="B6EAD9CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="288"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C280395A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2088" w:hanging="288"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="862CDD5A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3177" w:hanging="288"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="3F4EFF52">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4266" w:hanging="288"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B87E4106">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5355" w:hanging="288"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D27C9262">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6444" w:hanging="288"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="31A863DC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7533" w:hanging="288"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="49361E30">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8622" w:hanging="288"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C450BB1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7DD0027C"/>
+    <w:lvl w:ilvl="0" w:tplc="9814A31A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="288"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="-1"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="87AAE658">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1728" w:hanging="288"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="2" w:tplc="6E3C57E8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2736" w:hanging="288"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="3" w:tplc="DD70D620">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="288"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="4" w:tplc="2D84690E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4752" w:hanging="288"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="5" w:tplc="D79AE62C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="288"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="6" w:tplc="AC12C962">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6768" w:hanging="288"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="7" w:tplc="2C70082E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7776" w:hanging="288"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="8" w:tplc="0F3E183C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8784" w:hanging="288"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44181065"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0">
+    <w:tmpl w:val="5E601F64"/>
+    <w:lvl w:ilvl="0" w:tplc="A33A83C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="288"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="-1"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="9912E320">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="288"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="F726300A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="288"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="5FCA3452">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="288"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="8C96FECA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4752" w:hanging="288"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="14AC5338">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="288"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="24DA38A2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6768" w:hanging="288"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="2DD6EE4C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7776" w:hanging="288"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="8A34636A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8784" w:hanging="288"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="651518E0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0BCA8B5C"/>
+    <w:lvl w:ilvl="0" w:tplc="E0BC48EC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="288"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="-1"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="19C63736">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="288"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="7304E218">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="288"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="78A6EFE2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="288"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="728CCDB4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4752" w:hanging="288"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F4BC5792">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="288"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F8FC6C06">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6768" w:hanging="288"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A552B912">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7776" w:hanging="288"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="8CD2C528">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8784" w:hanging="288"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7EE31733"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="80AAA166"/>
+    <w:lvl w:ilvl="0" w:tplc="60F4F99E">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="288"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:spacing w:val="-4"/>
         <w:w w:val="100"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="DB700EFA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1008" w:hanging="288"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-2"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="2" w:tplc="EB3AC496">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2088" w:hanging="288"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="3" w:tplc="2682C652">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3177" w:hanging="288"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="4" w:tplc="AAC0F754">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4266" w:hanging="288"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="5" w:tplc="FFC6DC46">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5355" w:hanging="288"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="6" w:tplc="0688CDAA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6444" w:hanging="288"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="7" w:tplc="94D2D1E6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7533" w:hanging="288"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="8" w:tplc="193A3D36">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8622" w:hanging="288"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-[...395 lines deleted...]
-  <w:num w:numId="5">
+  <w:num w:numId="1" w16cid:durableId="1804082308">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1166090692">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="3" w16cid:durableId="672343065">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
-[...2 lines deleted...]
-  <w:num w:numId="2">
+  <w:num w:numId="4" w16cid:durableId="1040788188">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="1">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="5" w16cid:durableId="7484749">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="170"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
-    <w:shapeLayoutLikeWW8/>
     <w:useFELayout/>
-    <w:compatSetting w:val="14" w:uri="http://schemas.microsoft.com/office/word" w:name="compatibilityMode"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="009E6D8C"/>
+    <w:rsid w:val="00404ADD"/>
+    <w:rsid w:val="0041189B"/>
+    <w:rsid w:val="00434918"/>
+    <w:rsid w:val="009E6D8C"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="73E8525E"/>
+  <w15:docId w15:val="{2E4E8A1C-2F21-4202-A62E-0F694EC010A7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:cstheme="minorBidi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:asciiTheme="minorHAnsi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:bidi="ar-SA" w:eastAsia="en-US"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:styleId="DefaultParagraphFont" w:default="1" w:type="character">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="175"/>
+      <w:ind w:left="287"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:u w:val="single" w:color="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="171"/>
+      <w:ind w:left="432"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:styleId="TableNormal" w:default="1" w:type="table">
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
-        <w:left w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
-        <w:right w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:styleId="NoList" w:default="1" w:type="numbering">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:default="1" w:styleId="Normal" w:type="paragraph">
-[...9 lines deleted...]
-  <w:style w:styleId="BodyText" w:type="paragraph">
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="119"/>
       <w:ind w:left="720" w:hanging="288"/>
       <w:jc w:val="both"/>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:styleId="Heading1" w:type="paragraph">
-[...36 lines deleted...]
-  <w:style w:styleId="Title" w:type="paragraph">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="4"/>
       <w:ind w:left="535"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="ListParagraph" w:type="paragraph">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="119"/>
       <w:ind w:left="720" w:right="425" w:hanging="288"/>
       <w:jc w:val="both"/>
     </w:pPr>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:styleId="TableParagraph" w:type="paragraph">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:pPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0041189B"/>
     <w:rPr>
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0041189B"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.purchase.edu/live/blurbs/960-alcohol-policy" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:EAP@purchase.edu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.suny.edu/insurance/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oasas.ny.gov/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kathleen.farrell@purchase.edu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ricardo.espinales@purchase.edu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amanda.zallo@purchase.edu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristi.gullen@purchase.edu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/></Relationships>
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\ricardo.espinales\Downloads\Purchase%20College%20Alcohol%20Policy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oasas.ny.gov/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oasas.ny.gov/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristi.gullen@purchase.edu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amanda.zallo@purchase.edu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.suny.edu/insurance/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ricardo.espinales@purchase.edu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.suny.edu/insurance/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:EAP@purchase.edu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kathleen.farrell@purchase.edu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -15214,61 +12372,85 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
+  <Pages>4</Pages>
+  <Words>2502</Words>
+  <Characters>14268</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
+  <Lines>118</Lines>
+  <Paragraphs>33</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company>SUNY Purchase College</Company>
   <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>16737</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Gullen, Kristi</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2023-01-30T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word LTSC</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2026-04-08T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
     <vt:lpwstr>Microsoft® Word LTSC</vt:lpwstr>
   </property>
 </Properties>
 </file>