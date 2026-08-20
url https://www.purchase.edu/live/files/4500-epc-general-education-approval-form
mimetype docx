--- v0 (2026-07-04)
+++ v1 (2026-08-20)
@@ -356,50 +356,238 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="0068288D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00924B90">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="2DCF7C86" w14:textId="69627F99" w:rsidR="00600DAF" w:rsidRDefault="00600DAF" w:rsidP="00C706D7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>EPC Schedule for Academic Year 26-27:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0315D574" w14:textId="0216703A" w:rsidR="00600DAF" w:rsidRDefault="00600DAF" w:rsidP="00600DAF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00600DAF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>September 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6025EF6E" w14:textId="2E24615E" w:rsidR="00600DAF" w:rsidRDefault="00600DAF" w:rsidP="00600DAF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>October 14</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67B7022F" w14:textId="0DBFC136" w:rsidR="00600DAF" w:rsidRDefault="00600DAF" w:rsidP="00600DAF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>November 18</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63392FFD" w14:textId="7949A205" w:rsidR="00600DAF" w:rsidRDefault="00600DAF" w:rsidP="00600DAF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>January 27</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E4FCB10" w14:textId="15997639" w:rsidR="00600DAF" w:rsidRDefault="00600DAF" w:rsidP="00600DAF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>March 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6347D801" w14:textId="4898296B" w:rsidR="00600DAF" w:rsidRPr="00600DAF" w:rsidRDefault="00600DAF" w:rsidP="00600DAF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>April 14</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="612D0621" w14:textId="77777777" w:rsidR="00600DAF" w:rsidRDefault="00600DAF" w:rsidP="00C706D7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="79612B91" w14:textId="77777777" w:rsidR="00E77020" w:rsidRDefault="00E77020" w:rsidP="00304EE4"/>
     <w:p w14:paraId="13CFBC4B" w14:textId="366536B7" w:rsidR="00CA0805" w:rsidRDefault="00CA0805" w:rsidP="00CA0805">
       <w:r>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA0805">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>First Semester that Gen is course will be offered:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="732F2B9C" w14:textId="77777777" w:rsidR="000F2723" w:rsidRPr="00304EE4" w:rsidRDefault="000F2723" w:rsidP="00304EE4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -925,50 +1113,51 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, so that they may further expand and enrich their appreciation of the complexity of our world, within and beyond college.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5044E2D4" w14:textId="77777777" w:rsidR="00F8076B" w:rsidRDefault="00F8076B" w:rsidP="00F8076B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>___</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8076B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A sensitivity to nuance</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8076B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, to traditional and non-traditional knowledges, and to ideas and experiences different from their own, so that they are able to bridge the gap between themselves and others, and between the local and global, while advocating for the importance of diversity in all its manifestations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="069D4031" w14:textId="79496EF4" w:rsidR="00F8076B" w:rsidRPr="00F8076B" w:rsidRDefault="00F8076B" w:rsidP="00F8076B">
       <w:pPr>
@@ -1033,51 +1222,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="68899002" w14:textId="77777777" w:rsidR="00E93BCA" w:rsidRDefault="00E93BCA" w:rsidP="00B26230">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C976310" w14:textId="14FF80B6" w:rsidR="00B26230" w:rsidRDefault="00CA0805" w:rsidP="00B26230">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00B26230" w:rsidRPr="007B236F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Indicate below which</w:t>
       </w:r>
       <w:r w:rsidR="00BD260C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> revised or new</w:t>
       </w:r>
       <w:r w:rsidR="00B26230" w:rsidRPr="007B236F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Gen Ed Category (Core Knowledge Area or Competency) is </w:t>
@@ -1434,51 +1622,50 @@
       <w:r w:rsidRPr="007B236F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> employ quantitative methods such as arithmetic, algebra, geometry, or statistics to solve problems.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42236068" w14:textId="2925F631" w:rsidR="00362024" w:rsidRPr="008D74D2" w:rsidRDefault="00362024" w:rsidP="00362024">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00362024">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Guidance</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00362024">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> N.B.: Campuses may approve liberal arts and sciences courses outside the disciplinary area of Mathematics (e.g., courses in statistics, computer science, data science, formal/symbolic logic, etc.) for this required category, provided the student learning outcomes for Mathematics (and Quantitative Reasoning) are met within the course. Remedial courses are not acceptable within this category; nor shall students place out of this SUNY GE requirement by high scores on Regents and/or SAT (or similar) exams.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28022656" w14:textId="77777777" w:rsidR="00D45494" w:rsidRDefault="00D45494" w:rsidP="00B26230">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -1646,50 +1833,51 @@
           <w:i/>
         </w:rPr>
         <w:t>N.B.: The required Knowledge and Skills Area of Natural Science (and Scientific Reasoning) is included in SUNY GE to be consistent with the Middle States general education requirement for Scientific Reasoning. During the policy development process, overwhelming feedback from SUNY campuses indicated that many courses in the social sciences (and possibly other disciplines) include scientific reasoning in their learning outcomes. For this reason, campuses have the latitude to approve a social science course or courses in other disciplines for this category, if the learning outcomes for the course include demonstrating scientific reasoning applied to the respective disciplinary area(s), as described in the student learning outcomes. For courses in the traditional natural science disciplines (e.g., chemistry, biology, physics, etc.) the inclusion of a laboratory component, though highly desirable, is not necessary for campus approval. However, because many majors (e.g., in STEM- and health-related fields) require college-level laboratory science, including for transfer, students must be advised to select courses appropriate to the current and/or planned program of study and educational goals.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AADA0C9" w14:textId="77777777" w:rsidR="00B26230" w:rsidRPr="007B236F" w:rsidRDefault="00B26230" w:rsidP="00B26230">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C0AB917" w14:textId="08C59EF8" w:rsidR="00FD672F" w:rsidRPr="0032604B" w:rsidRDefault="00FD672F" w:rsidP="0032604B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032604B">
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>____ The Arts</w:t>
       </w:r>
       <w:r w:rsidR="007D59BB" w:rsidRPr="0032604B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007D59BB" w:rsidRPr="0032604B">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>(required)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="226B7FFF" w14:textId="77777777" w:rsidR="00FD672F" w:rsidRPr="007B236F" w:rsidRDefault="00FD672F" w:rsidP="00FD672F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B236F">
@@ -1736,58 +1924,51 @@
       <w:bookmarkStart w:id="2" w:name="_Hlk102657671"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00362024">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guidance:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008D74D2" w:rsidRPr="008D74D2">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Both performance-oriented and scholarly/historical offerings in the expressive arts are approvable for this category. When considering performance-oriented courses for approval in the SUNY GE Arts category, campuses should include courses that engage students in </w:t>
-[...6 lines deleted...]
-        <w:t>the creative process directly while also fostering broader understanding of the principal form of artistic expression (e.g., appreciation, theory, history, aesthetic principles). Standard scholarly histories of the arts are approvable in both the Humanities and Arts categories.</w:t>
+        <w:t>Both performance-oriented and scholarly/historical offerings in the expressive arts are approvable for this category. When considering performance-oriented courses for approval in the SUNY GE Arts category, campuses should include courses that engage students in the creative process directly while also fostering broader understanding of the principal form of artistic expression (e.g., appreciation, theory, history, aesthetic principles). Standard scholarly histories of the arts are approvable in both the Humanities and Arts categories.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="298B26F5" w14:textId="77777777" w:rsidR="00F50223" w:rsidRDefault="00F50223" w:rsidP="00FD672F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DC878DB" w14:textId="5A6249F0" w:rsidR="007D59BB" w:rsidRPr="0032604B" w:rsidRDefault="007D59BB" w:rsidP="0032604B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032604B">
         <w:rPr>
           <w:b/>
@@ -1927,50 +2108,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>demonstrate understanding of United States’ society and/or history, including the diversity of individuals and communities that make up the nation;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="295B19CB" w14:textId="77777777" w:rsidR="00FD672F" w:rsidRPr="007B236F" w:rsidRDefault="00FD672F" w:rsidP="00FD672F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B236F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">understand the role of individual participation in US communities and government; and </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26F943A9" w14:textId="0414518F" w:rsidR="003350EE" w:rsidRDefault="00FD672F" w:rsidP="00FD672F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B236F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>apply historical and contemporary evidence to draw, support, or verify conclusions.</w:t>
       </w:r>
     </w:p>
@@ -2331,51 +2513,61 @@
         <w:t>Guidance</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00362024">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00362024">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Courses on specialized topics or periods are approvable so long as the materials demonstrate that the primary focus of the course relates to larger developments of world history. The core of the course must be central to world history and global awareness, and the treatment of that core placed in broader cultural perspective so that students gain an acquaintance with world history and not just specialized knowledge of one narrowly defined topic</w:t>
+        <w:t xml:space="preserve">Courses on specialized topics or periods are approvable so long as the materials demonstrate that the primary focus of the course relates to larger developments of world history. The core of the course must be central to world history and global awareness, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00362024">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>and the treatment of that core placed in broader cultural perspective so that students gain an acquaintance with world history and not just specialized knowledge of one narrowly defined topic</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25C498E5" w14:textId="77777777" w:rsidR="00362024" w:rsidRDefault="00362024" w:rsidP="00A32D34">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6EAFD0A9" w14:textId="32A93B31" w:rsidR="00A32D34" w:rsidRPr="0032604B" w:rsidRDefault="00A32D34" w:rsidP="0032604B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
@@ -2402,51 +2594,50 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Students will demonstrate: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B4A29C9" w14:textId="77777777" w:rsidR="00A32D34" w:rsidRPr="007B236F" w:rsidRDefault="00A32D34" w:rsidP="00A32D34">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B236F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">basic proficiency in the understanding and use of a foreign language; and </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BCC9947" w14:textId="24186C6E" w:rsidR="00F8076B" w:rsidRDefault="00A32D34" w:rsidP="00F8076B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B236F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>knowledge of the distinctive features of culture(s) associated with the language they are studying.</w:t>
       </w:r>
     </w:p>
@@ -2636,50 +2827,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6F47AF27" w14:textId="0947436E" w:rsidR="00A60AEE" w:rsidRPr="00165E85" w:rsidRDefault="00A60AEE" w:rsidP="00F8076B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165E85">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>SUNY GEN Ed SLOs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="10983824" w14:textId="77777777" w:rsidR="00A60AEE" w:rsidRPr="00165E85" w:rsidRDefault="00A60AEE" w:rsidP="00F8076B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165E85">
               <w:rPr>
@@ -5484,50 +5676,163 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="549A5F18"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B686BC00"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64960DFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6284BF80"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5596,51 +5901,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65680FA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CFB0443E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5709,51 +6014,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66C978D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E814FA62"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -5798,51 +6103,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69A649D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="60505D5C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5911,51 +6216,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D896F5B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6DF2414E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6060,51 +6365,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="722E2B69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F848918C"/>
     <w:lvl w:ilvl="0" w:tplc="2F646EF0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="405" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -6172,51 +6477,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A1551C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F7C03270"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6285,51 +6590,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DC709BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B1EAF278"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -6374,51 +6679,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F397EFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="43F4751E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -6463,51 +6768,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FF934F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="82928B8A"/>
     <w:lvl w:ilvl="0" w:tplc="2F646EF0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="405" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -6579,211 +6884,216 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1393698684">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="692457310">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="923147314">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="223950351">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="253785976">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1011105530">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1840657865">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1182821468">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1153258986">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2094937471">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="542206487">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="726956339">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="6913361">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="304821366">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1188300749">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="903032466">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1833597897">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1354727354">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="309527296">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1996104189">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1737435270">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="2066903140">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1669938369">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="271522719">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="697850733">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="428701950">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="259073307">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="969633947">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="868373382">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="194000792">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="488794938">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="804852937">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1948266990">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1714772145">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1572078212">
     <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1786656413">
+    <w:abstractNumId w:val="25"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EE7AA3"/>
     <w:rsid w:val="00065B67"/>
     <w:rsid w:val="000666A0"/>
     <w:rsid w:val="0006672A"/>
     <w:rsid w:val="000916BB"/>
     <w:rsid w:val="00092145"/>
     <w:rsid w:val="000B7990"/>
     <w:rsid w:val="000E70FB"/>
     <w:rsid w:val="000F2723"/>
     <w:rsid w:val="00130688"/>
     <w:rsid w:val="00132F26"/>
     <w:rsid w:val="001368FB"/>
     <w:rsid w:val="00165E85"/>
+    <w:rsid w:val="00167025"/>
     <w:rsid w:val="00182342"/>
     <w:rsid w:val="001C7D52"/>
     <w:rsid w:val="001D6FC2"/>
     <w:rsid w:val="001D7284"/>
     <w:rsid w:val="00204D14"/>
     <w:rsid w:val="00205C87"/>
     <w:rsid w:val="002663C6"/>
     <w:rsid w:val="002A3DD2"/>
     <w:rsid w:val="002D1428"/>
     <w:rsid w:val="002F73F7"/>
     <w:rsid w:val="00302ACA"/>
     <w:rsid w:val="00304EE4"/>
     <w:rsid w:val="0032137B"/>
     <w:rsid w:val="0032604B"/>
     <w:rsid w:val="003350EE"/>
     <w:rsid w:val="00362024"/>
     <w:rsid w:val="003736F8"/>
     <w:rsid w:val="00397960"/>
     <w:rsid w:val="003A6520"/>
     <w:rsid w:val="003B2C06"/>
     <w:rsid w:val="003D4F21"/>
     <w:rsid w:val="0042676D"/>
     <w:rsid w:val="00491D1D"/>
     <w:rsid w:val="00494DFB"/>
     <w:rsid w:val="004D51A0"/>
     <w:rsid w:val="005027E9"/>
     <w:rsid w:val="00512C56"/>
     <w:rsid w:val="00532F07"/>
     <w:rsid w:val="00547E7F"/>
+    <w:rsid w:val="00600DAF"/>
     <w:rsid w:val="0060736B"/>
     <w:rsid w:val="00657A2E"/>
     <w:rsid w:val="00662349"/>
     <w:rsid w:val="00682213"/>
     <w:rsid w:val="0068288D"/>
     <w:rsid w:val="0069061B"/>
     <w:rsid w:val="006B1C30"/>
     <w:rsid w:val="006B1E0A"/>
     <w:rsid w:val="006E33DE"/>
     <w:rsid w:val="007125AA"/>
     <w:rsid w:val="00712E6A"/>
     <w:rsid w:val="00727987"/>
     <w:rsid w:val="00734EAA"/>
     <w:rsid w:val="00753E02"/>
     <w:rsid w:val="007B236F"/>
     <w:rsid w:val="007D01DD"/>
     <w:rsid w:val="007D59BB"/>
     <w:rsid w:val="007F0237"/>
     <w:rsid w:val="007F07A0"/>
     <w:rsid w:val="007F1BDC"/>
     <w:rsid w:val="007F472D"/>
     <w:rsid w:val="007F5B6E"/>
     <w:rsid w:val="007F7CDB"/>
     <w:rsid w:val="00803989"/>
     <w:rsid w:val="008312BA"/>
@@ -7998,69 +8308,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4067C98-6212-4B37-8D3E-D1979596A70E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>1838</Words>
-  <Characters>10479</Characters>
+  <Words>1853</Words>
+  <Characters>10566</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>87</Lines>
+  <Lines>88</Lines>
   <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12293</CharactersWithSpaces>
+  <CharactersWithSpaces>12395</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Garofolo, Jeanmarie</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>