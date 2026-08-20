--- v0 (2026-05-25)
+++ v1 (2026-08-20)
@@ -4,89 +4,89 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="003BD11C" w14:textId="01E75617" w:rsidR="005B2275" w:rsidRPr="00711F88" w:rsidRDefault="005B2275" w:rsidP="00DF39E0">
+    <w:p w14:paraId="003BD11C" w14:textId="182C8C29" w:rsidR="005B2275" w:rsidRPr="00711F88" w:rsidRDefault="005B2275" w:rsidP="00DF39E0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00711F88">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Effective: </w:t>
       </w:r>
-      <w:r w:rsidR="0028126C">
+      <w:r w:rsidR="00270466">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>2.4</w:t>
+        <w:t>8.12.</w:t>
       </w:r>
       <w:r w:rsidR="00B37556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>.2026</w:t>
+        <w:t>2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22FD437A" w14:textId="39A8122E" w:rsidR="00A35846" w:rsidRPr="00045A6B" w:rsidRDefault="00DF39E0" w:rsidP="00A35846">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B0715">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">To Be </w:t>
       </w:r>
       <w:r w:rsidR="003903C9" w:rsidRPr="003B0715">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -622,90 +622,101 @@
       </w:r>
       <w:r w:rsidR="0091645C" w:rsidRPr="00A35846">
         <w:t>___ No___</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="645BB9EE" w14:textId="38DDFB85" w:rsidR="005B2275" w:rsidRPr="00A35846" w:rsidRDefault="005B2275" w:rsidP="00DF39E0">
       <w:r w:rsidRPr="00A35846">
         <w:t xml:space="preserve">If yes, please contact the Office of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00A35846">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0070C0"/>
           </w:rPr>
           <w:t>Associate Provost</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A35846">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47F0DA1B" w14:textId="3D2DC2D5" w:rsidR="002374A6" w:rsidRDefault="00DA2C46" w:rsidP="00477809">
+    <w:p w14:paraId="47F0DA1B" w14:textId="3D2DC2D5" w:rsidR="002374A6" w:rsidRDefault="0088028A" w:rsidP="00477809">
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="002374A6" w:rsidRPr="00260987">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>For local changes</w:t>
         </w:r>
         <w:r w:rsidR="005F3381" w:rsidRPr="00260987">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> to the curriculum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002374A6" w:rsidRPr="00A35846">
         <w:t xml:space="preserve">, use the </w:t>
       </w:r>
       <w:r w:rsidR="002374A6" w:rsidRPr="00260987">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Internal Program Revision Form</w:t>
       </w:r>
       <w:r w:rsidR="002374A6" w:rsidRPr="00A35846">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00260987">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00260987" w:rsidRPr="00260987">
         <w:t xml:space="preserve">This form should be filled out simultaneously with the course proposal form. </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="55CB7C8A" w14:textId="1051DBEE" w:rsidR="0074492F" w:rsidRDefault="0074492F" w:rsidP="00477809">
+      <w:r>
+        <w:t xml:space="preserve">4. Is this course proposal a result of working on a Topal </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB0398">
+        <w:t>Award</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">? ___ Yes ___No </w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="3EDC94D5" w14:textId="77777777" w:rsidR="00EE04FA" w:rsidRDefault="00EE04FA" w:rsidP="00EE04FA">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="261053AB" w14:textId="77777777" w:rsidR="00DF39E0" w:rsidRPr="004866F4" w:rsidRDefault="00DF39E0" w:rsidP="006F220F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004866F4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Basic Information:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F468E50" w14:textId="77777777" w:rsidR="00EE04FA" w:rsidRDefault="00EE04FA" w:rsidP="00EE04FA">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
@@ -770,82 +781,82 @@
       <w:r w:rsidR="00DF39E0" w:rsidRPr="00A35846">
         <w:t>(six digits):</w:t>
       </w:r>
       <w:r w:rsidR="00DF39E0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="724AC0BB" w14:textId="77777777" w:rsidR="002947E0" w:rsidRDefault="002947E0" w:rsidP="006F220F">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D055361" w14:textId="2EC4DAF2" w:rsidR="00DF39E0" w:rsidRDefault="00216030" w:rsidP="00DF39E0">
       <w:r>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00DF39E0">
         <w:t xml:space="preserve">. Originating (home) discipline (three-letter course prefix): </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41337FCD" w14:textId="1550E4EA" w:rsidR="006F220F" w:rsidRDefault="00216030" w:rsidP="006F220F">
       <w:pPr>
         <w:spacing w:before="240" w:after="0"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00DF39E0">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="004866F4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DF39E0">
         <w:t>Add to “plus” discipline(s), if applicable</w:t>
       </w:r>
       <w:r w:rsidR="002F606F">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="002F606F" w:rsidRPr="008848A5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E7C2183" w14:textId="77777777" w:rsidR="0065744E" w:rsidRDefault="00DF39E0" w:rsidP="0065744E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004866F4">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>*Specify the name or course prefix of the “plus” discipline (e.g., Asian studies; GND for gender studies)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62DB0B2E" w14:textId="77777777" w:rsidR="0065744E" w:rsidRDefault="0065744E" w:rsidP="0065744E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01211433" w14:textId="4584597A" w:rsidR="0065744E" w:rsidRPr="0065744E" w:rsidRDefault="0065744E" w:rsidP="0065744E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0065744E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Please note that the Chair of the Department associated with the “plus” discipline should be informed of and consent to this “plus” listing, and should receive a copy of the course proposal and syllabus (including learning outcomes) wherever possible. </w:t>
@@ -1463,82 +1474,82 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:wordWrap w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00877D74">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Scheduled instructional time: </w:t>
       </w:r>
       <w:r w:rsidRPr="00877D74">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>______</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FBBBEEC" w14:textId="77777777" w:rsidR="00877D74" w:rsidRPr="00877D74" w:rsidRDefault="00877D74" w:rsidP="00877D74">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:wordWrap w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00877D74">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">List the number classroom minutes per week for lecture/discussion/seminar </w:t>
       </w:r>
       <w:r w:rsidRPr="00877D74">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>and/or</w:t>
       </w:r>
       <w:r w:rsidRPr="00877D74">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> lab/studio/practicum/field trip</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="713451FA" w14:textId="527DED88" w:rsidR="00877D74" w:rsidRDefault="00877D74" w:rsidP="00877D74">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:wordWrap w:val="0"/>
@@ -1632,88 +1643,76 @@
       <w:r w:rsidRPr="00877D74">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="440E4988" w14:textId="7327B90D" w:rsidR="00877D74" w:rsidRDefault="00877D74" w:rsidP="00877D74">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:wordWrap w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11BDAB7E" w14:textId="7C90C080" w:rsidR="00877D74" w:rsidRDefault="00DA2C46" w:rsidP="00877D74">
+    <w:p w14:paraId="11BDAB7E" w14:textId="7C90C080" w:rsidR="00877D74" w:rsidRDefault="0088028A" w:rsidP="00877D74">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="00877D74" w:rsidRPr="00DA2C46">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">See </w:t>
         </w:r>
         <w:bookmarkStart w:id="0" w:name="_Hlk157412988"/>
         <w:r w:rsidR="00877D74" w:rsidRPr="00DA2C46">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>reference chart on the credit/contact-hour relation</w:t>
-[...11 lines deleted...]
-          <w:t>hip</w:t>
+          <w:t>reference chart on the credit/contact-hour relationship</w:t>
         </w:r>
         <w:bookmarkEnd w:id="0"/>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidR="00DA2C46">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00877D74" w:rsidRPr="000B174C">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>Those with questions about credits or instructional contact hours should consult with their department chair or the director of their school/conservatory.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C11CB3E" w14:textId="3E1297B1" w:rsidR="0056372C" w:rsidRPr="00A35846" w:rsidRDefault="0056372C" w:rsidP="00877D74">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
@@ -2756,1079 +2755,1386 @@
       <w:r w:rsidRPr="000A1D46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>____ History/theory (upper level)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CDF3187" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DB93896" w14:textId="77777777" w:rsidR="00711F88" w:rsidRDefault="00711F88" w:rsidP="000E27FC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CCE085D" w14:textId="77777777" w:rsidR="00711F88" w:rsidRDefault="00711F88" w:rsidP="000E27FC">
+    <w:p w14:paraId="397BD179" w14:textId="15BC8885" w:rsidR="000E27FC" w:rsidRPr="0050350F" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0"/>
+      <w:r w:rsidRPr="0050350F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0050350F">
+        <w:t>School of Liberal Studies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E1FE918" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="093E2B45" w14:textId="6AD7BC5E" w:rsidR="000E27FC" w:rsidRPr="00711F88" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711F88">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>AMG (Arts Management</w:t>
+      </w:r>
+      <w:r w:rsidR="00523ABE" w:rsidRPr="00711F88">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> General</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00711F88">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00523ABE" w:rsidRPr="00711F88">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F987EFC" w14:textId="17CE45B1" w:rsidR="006D09B3" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711F88">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>____ Elective in literary/performing/visual art history/theory or practice</w:t>
+      </w:r>
+      <w:r w:rsidR="001D6C56">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (lower level)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="310E989C" w14:textId="14C15E37" w:rsidR="000E27FC" w:rsidRPr="00711F88" w:rsidRDefault="006D09B3" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Upper Level</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AMG Elective</w:t>
+      </w:r>
+      <w:r w:rsidR="000E27FC" w:rsidRPr="00711F88">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>____ Add to “Finance” list (ex: Finance for the Arts)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18016866" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="00711F88" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711F88">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">____Add to “Funding </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00711F88">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>“ list</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00711F88">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ex: Funding the Arts)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="124CB5BC" w14:textId="77777777" w:rsidR="00523ABE" w:rsidRPr="00711F88" w:rsidRDefault="00523ABE" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14B3A0B5" w14:textId="0CE6A171" w:rsidR="00523ABE" w:rsidRPr="00711F88" w:rsidRDefault="00523ABE" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711F88">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>AMG (Arts Management) Music Industry Track</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45A52350" w14:textId="77777777" w:rsidR="00523ABE" w:rsidRPr="00711F88" w:rsidRDefault="00523ABE" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56FD652B" w14:textId="47D90E18" w:rsidR="00523ABE" w:rsidRPr="00711F88" w:rsidRDefault="00523ABE" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711F88">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">___Add to Music Industry Electives </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="622B1911" w14:textId="77777777" w:rsidR="00523ABE" w:rsidRPr="00711F88" w:rsidRDefault="00523ABE" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4850F4E1" w14:textId="36496A16" w:rsidR="00523ABE" w:rsidRPr="00711F88" w:rsidRDefault="00523ABE" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711F88">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>AMG (Arts Management) Performing Arts Track</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D17189E" w14:textId="1F03EFD6" w:rsidR="00523ABE" w:rsidRPr="00711F88" w:rsidRDefault="00523ABE" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3242EC77" w14:textId="76929BC7" w:rsidR="00523ABE" w:rsidRPr="00711F88" w:rsidRDefault="00523ABE" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711F88">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">___Add to </w:t>
+      </w:r>
+      <w:r w:rsidR="0042542E" w:rsidRPr="00711F88">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>History of Performing Arts Electives</w:t>
+      </w:r>
+      <w:r w:rsidR="0042542E" w:rsidRPr="00711F88">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3334EF02" w14:textId="1F54992D" w:rsidR="0042542E" w:rsidRPr="00711F88" w:rsidRDefault="0042542E" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711F88">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>___Add to Performing Arts in Global Perspective Electives</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00711F88">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00711F88">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>___Add to Performing Arts Production and Management Electives</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D79EF41" w14:textId="77777777" w:rsidR="0042542E" w:rsidRPr="00711F88" w:rsidRDefault="0042542E" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31863F88" w14:textId="20D1A2D5" w:rsidR="0042542E" w:rsidRPr="00711F88" w:rsidRDefault="0042542E" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711F88">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>___ Add to Performing Arts Electives</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20BFAE47" w14:textId="77777777" w:rsidR="00523ABE" w:rsidRDefault="00523ABE" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79739391" w14:textId="77777777" w:rsidR="00523ABE" w:rsidRPr="000A1D46" w:rsidRDefault="00523ABE" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="181D557E" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="000A1D46" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A1D46">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Entrepreneurship in the Arts (MA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="386584C9" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="000A1D46" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A1D46">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>___AMG 5000 level Elective</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29A3EDD6" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="000A1D46" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10E7E3EA" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="000A1D46" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A1D46">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Global Studies </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1372A2FC" w14:textId="7E9D488D" w:rsidR="00270466" w:rsidRDefault="00270466" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>For students in the curriculum from 2025-Spring 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B1F5230" w14:textId="0009CFB9" w:rsidR="000E27FC" w:rsidRPr="000A1D46" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A1D46">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>___Upper-Level LBS prefix courses</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BA0CE88" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A1D46">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A1D46">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Upper-Level Cognate Courses</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="488CFB12" w14:textId="77777777" w:rsidR="00270466" w:rsidRDefault="00270466" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DD45D92" w14:textId="1DDB7ACC" w:rsidR="00270466" w:rsidRDefault="00270466" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">For students Fall 2027 and later: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="350443CD" w14:textId="75113010" w:rsidR="00270466" w:rsidRDefault="00270466" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00270466">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A1D46">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Upper-Level LBS prefix courses</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00270466">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A1D46">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Upper-Level Cognate Courses</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="250B59F1" w14:textId="77777777" w:rsidR="00270466" w:rsidRDefault="00270466" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B44EB7F" w14:textId="705B55B7" w:rsidR="00270466" w:rsidRDefault="00270466" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Optional Concentrations: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0871EE77" w14:textId="430D9654" w:rsidR="00270466" w:rsidRPr="00270466" w:rsidRDefault="00270466" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00270466">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>International Relations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EFCA647" w14:textId="45B804A0" w:rsidR="00270466" w:rsidRDefault="00270466" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>___Introductory Cognate course</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42BC3EA9" w14:textId="2B20B85F" w:rsidR="00270466" w:rsidRDefault="00270466" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>___Global Studies course</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="047E92F5" w14:textId="32D4683E" w:rsidR="00270466" w:rsidRDefault="00270466" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>___Cognate course</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DD79447" w14:textId="2F60A176" w:rsidR="00270466" w:rsidRDefault="00270466" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24283994" w14:textId="7C28FC18" w:rsidR="00270466" w:rsidRDefault="00270466" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00270466">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Culture and Global Futures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29D5F9EA" w14:textId="6A6BDD3E" w:rsidR="00270466" w:rsidRDefault="00270466" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>___Introductory cognate course</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50CD09A5" w14:textId="70B32BD5" w:rsidR="00270466" w:rsidRDefault="00270466" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>___Global Studies course</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69D3B8B4" w14:textId="6D066E02" w:rsidR="0088028A" w:rsidRDefault="0088028A" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>___Cognate course</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D4865B3" w14:textId="77777777" w:rsidR="0088028A" w:rsidRDefault="0088028A" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12AE1731" w14:textId="332BDE0A" w:rsidR="0088028A" w:rsidRDefault="0088028A" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0088028A">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Global Sustainability </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FD1D9EF" w14:textId="309EEC92" w:rsidR="0088028A" w:rsidRDefault="0088028A" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>___Introductory Cognate course</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32FE2C53" w14:textId="3E754AA4" w:rsidR="0088028A" w:rsidRDefault="0088028A" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>___ Global Studies course</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CC4F73E" w14:textId="28D87EFD" w:rsidR="0088028A" w:rsidRPr="0088028A" w:rsidRDefault="0088028A" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>___Cognate course</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1320221B" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="000A1D46" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52C93276" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="000A1D46" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A1D46">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Law and Justice Studies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BA1ABBE" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="000A1D46" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A1D46">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>___ Upper-Level Law and Justice Studies Cognate Course</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54464774" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="000A1D46" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A1D46">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>___Upper-Level Law and Justice Studies Elective</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27300628" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7868FE46" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="0050350F" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>School of Liberal Studies</w:t>
-[...446 lines deleted...]
-        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0050350F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0050350F">
+        <w:t>School of Humanities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EEFCA26" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="002B046D" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="0055047D" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0055047D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ARH (art history) courses, and “art history plus” courses</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D557D60" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="0055047D" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
+      <w:r w:rsidRPr="0055047D">
+        <w:t>____ History of art before 1800 category (BA)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055047D">
+        <w:tab/>
+        <w:t>____ Art before 1950 category (MA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23B7930F" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="0055047D" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0055047D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>COM (communication)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54917DBB" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="0055047D" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
+      <w:r w:rsidRPr="0055047D">
+        <w:t xml:space="preserve">  ____ Television Production  </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055047D">
+        <w:t>____ Strategic Communications</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ____ Diversity of Experience </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C9150FA" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0055047D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>CWR (Creative Writing)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DDC677B" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="009C54BC" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C54BC">
+        <w:t>Upper-Level Creative Writing Elective</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055047D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0055047D">
+        <w:t>___Literature Courses</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0055047D">
+        <w:t>___Arts Related Courses</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B7A9973" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="0055047D" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0055047D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>HIS (history) courses, and “history plus” courses</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="195D9A5C" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="0055047D" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0055047D">
+        <w:t>____ American</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055047D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0055047D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0055047D">
+        <w:tab/>
+        <w:t>____ Early Modern</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055047D">
+        <w:t>____ Latin American</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36F77D23" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="0055047D" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0055047D">
+        <w:t>____ Ancient and medieval</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055047D">
+        <w:tab/>
+        <w:t>____ European</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055047D">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055047D">
+        <w:t>____ Modern</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F8866A7" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="0055047D" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
+      <w:r w:rsidRPr="0055047D">
+        <w:t>____ Asian</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055047D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0055047D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0055047D">
+        <w:tab/>
+        <w:t xml:space="preserve">____ Jewish </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055047D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0055047D">
+        <w:tab/>
+        <w:t>____Women’s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ED704B0" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="0055047D" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0055047D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">JOU (journalism) courses, including ‘journalism </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0055047D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>plus’</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0055047D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> courses</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59DB9C9E" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="0055047D" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
+      <w:r w:rsidRPr="0055047D">
+        <w:t>____ visual journalism</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59143A94" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0055047D">
+        <w:t>____Journalism Elective</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78183028" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Language and Culture</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52FC5A0D" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="009C54BC" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
+      <w:r w:rsidRPr="009C54BC">
+        <w:t>___ Spanish Concentration Language Course</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="361797BD" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="009C54BC" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
+      <w:r w:rsidRPr="009C54BC">
+        <w:t>___ Spanish Concentration Culture Course</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42250088" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="009C54BC" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
+      <w:r w:rsidRPr="009C54BC">
+        <w:t>___ French Concentration Language Course</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20923734" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="009C54BC" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
+      <w:r w:rsidRPr="009C54BC">
+        <w:t>___ French Concentration Culture Course</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F6E5C6B" w14:textId="77777777" w:rsidR="0088028A" w:rsidRDefault="0088028A" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75A8741F" w14:textId="77777777" w:rsidR="0088028A" w:rsidRDefault="0088028A" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="245C788B" w14:textId="17DC334B" w:rsidR="000E27FC" w:rsidRPr="000A1D46" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0148D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Latin American, Caribbean and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A0148D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>LatinX</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A0148D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Studies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A893E3F" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="009C54BC" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
+      <w:r w:rsidRPr="009C54BC">
+        <w:t>___Elective in ANT/ENV/POL/SOC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E25B0E1" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="009C54BC" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
+      <w:r w:rsidRPr="009C54BC">
+        <w:t>___ Elective in LAC/HIS/LIT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16FF9835" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="009C54BC" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
+      <w:r w:rsidRPr="009C54BC">
+        <w:t>___ Elective in HIS/CIN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="667EF561" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="009C54BC" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
+      <w:r w:rsidRPr="009C54BC">
+        <w:t>___ Research Methods Course</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F98790F" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="0055047D" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
+      <w:r w:rsidRPr="009C54BC">
+        <w:t>___ Experiential Learning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="076900BB" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0055047D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>LIT (English and Global Literature) courses, including “literature plus” courses</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="624DB5F6" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="0055047D" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">____ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C54BC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Shakespeare Course</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A4A88C4" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="0055047D" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0055047D">
+        <w:t>____ Sequence I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055047D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0055047D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0055047D">
+        <w:tab/>
+        <w:t>____ Sequence II</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="786D9E57" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="0055047D" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
+      <w:r w:rsidRPr="0055047D">
+        <w:t>____ Sequence III</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055047D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0055047D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0055047D">
+        <w:tab/>
+        <w:t xml:space="preserve">____ Comparative </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20607953" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="0055047D" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0055047D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>PHI (Philosophy and Critical Thought) courses, and “philosophy plus” courses</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="301B3999" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="0055047D" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
+      <w:r w:rsidRPr="0055047D">
+        <w:t>____ History of philosophy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055047D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0055047D">
+        <w:tab/>
+        <w:t>____ Seminar on a major figure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F7D7142" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="0050350F" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>School of Humanities</w:t>
-[...443 lines deleted...]
-        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0050350F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>School of Natural and Social Sciences</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A6EC02D" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75CF57F5" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="0055047D" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0055047D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ANT (Anthropology)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E6E5B80" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0055047D">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>___ Anthropology Electives</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AB8FCF7" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05CD63CE" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="0055047D" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
+    <w:p w14:paraId="05CD63CE" w14:textId="7DE0F99B" w:rsidR="000E27FC" w:rsidRPr="0055047D" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0055047D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>BIO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="337A81AC" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="0055047D" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0055047D">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>____ Bio mechanism     ____Biodiversity and ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DCD60EC" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="0055047D" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B0C3BD7" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="0055047D" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0055047D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ECO (Economics)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F60758F" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="0055047D" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
@@ -3988,185 +4294,104 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0055047D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>PSY (Psychology)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C5403BE" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="0055047D" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
       <w:r w:rsidRPr="0055047D">
         <w:t>____Cognitive or Development Psychology Elective</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E20649C" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="0055047D" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
       <w:r w:rsidRPr="0055047D">
         <w:t>____Social or Cultural Psychology Elective</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BC0A48A" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="0055047D" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
       <w:r w:rsidRPr="0055047D">
         <w:t>____Psychobiology Elective</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3875233E" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="000A1D46" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
+    <w:p w14:paraId="3875233E" w14:textId="0FAB85B1" w:rsidR="00270466" w:rsidRDefault="000E27FC" w:rsidP="00270466">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A1D46">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>SOC (sociology) courses, and “sociology plus” courses</w:t>
-[...27 lines deleted...]
-        <w:tab/>
+        <w:lastRenderedPageBreak/>
+        <w:t>SOC (sociology) courses</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="777466AA" w14:textId="77777777" w:rsidR="00270466" w:rsidRDefault="00270466" w:rsidP="00270466">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01C83AA3" w14:textId="51FD855E" w:rsidR="00270466" w:rsidRPr="00270466" w:rsidRDefault="00270466" w:rsidP="00270466">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00270466">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>___</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A578CC">
-[...87 lines deleted...]
-      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sociology Elective</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6876B321" w14:textId="786B67E5" w:rsidR="000E27FC" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CC2FA47" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C6DF0D4" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -4316,51 +4541,50 @@
           <w:color w:val="252525"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>, so that they may further expand and enrich their appreciation of the complexity of our world, within and beyond college.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="128792F8" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="005B0435" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="45" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="252525"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B0435">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="252525"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>___A sensitivity to nuance</w:t>
       </w:r>
       <w:r w:rsidRPr="005B0435">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="252525"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>, to traditional and non-traditional knowledges, and to ideas and experiences different from their own, so that they are able to bridge the gap between themselves and others, and between the local and global, while advocating for the importance of diversity in all its manifestations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="761DEA30" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="005B0435" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="45" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="252525"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B0435">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="252525"/>
@@ -5098,164 +5322,171 @@
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="885069448">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1903713800">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="371659563">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1563832998">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1450733542">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DF39E0"/>
     <w:rsid w:val="00045A6B"/>
     <w:rsid w:val="00053145"/>
     <w:rsid w:val="00087171"/>
     <w:rsid w:val="000E27FC"/>
     <w:rsid w:val="000E751E"/>
     <w:rsid w:val="00127D84"/>
     <w:rsid w:val="00143B2A"/>
     <w:rsid w:val="00144DAD"/>
+    <w:rsid w:val="00167025"/>
     <w:rsid w:val="00183FDC"/>
     <w:rsid w:val="001D6C56"/>
     <w:rsid w:val="00216030"/>
     <w:rsid w:val="002374A6"/>
     <w:rsid w:val="00237591"/>
     <w:rsid w:val="00240121"/>
     <w:rsid w:val="00260987"/>
+    <w:rsid w:val="00270466"/>
     <w:rsid w:val="0028126C"/>
     <w:rsid w:val="002947E0"/>
     <w:rsid w:val="002F1B68"/>
     <w:rsid w:val="002F606F"/>
     <w:rsid w:val="0030347D"/>
     <w:rsid w:val="00314AA8"/>
     <w:rsid w:val="00321EBC"/>
     <w:rsid w:val="003903C9"/>
     <w:rsid w:val="003B0715"/>
     <w:rsid w:val="003E37D1"/>
     <w:rsid w:val="0042542E"/>
     <w:rsid w:val="00432031"/>
     <w:rsid w:val="004668B6"/>
     <w:rsid w:val="00475126"/>
     <w:rsid w:val="00476F40"/>
     <w:rsid w:val="00477809"/>
     <w:rsid w:val="004866F4"/>
     <w:rsid w:val="004D2F68"/>
     <w:rsid w:val="004D3F19"/>
     <w:rsid w:val="0051241F"/>
     <w:rsid w:val="00523ABE"/>
     <w:rsid w:val="0056372C"/>
     <w:rsid w:val="005A3411"/>
     <w:rsid w:val="005A3E66"/>
     <w:rsid w:val="005B2275"/>
     <w:rsid w:val="005D05F4"/>
     <w:rsid w:val="005D67E2"/>
     <w:rsid w:val="005F3381"/>
     <w:rsid w:val="006009B9"/>
     <w:rsid w:val="0065434E"/>
     <w:rsid w:val="0065744E"/>
     <w:rsid w:val="00667ED6"/>
     <w:rsid w:val="006D09B3"/>
     <w:rsid w:val="006D6FE7"/>
     <w:rsid w:val="006D7065"/>
     <w:rsid w:val="006F220F"/>
     <w:rsid w:val="007069CB"/>
     <w:rsid w:val="00711F88"/>
     <w:rsid w:val="00726C26"/>
+    <w:rsid w:val="0074492F"/>
     <w:rsid w:val="00751C6E"/>
     <w:rsid w:val="008061D5"/>
     <w:rsid w:val="00866B7D"/>
     <w:rsid w:val="00877D74"/>
+    <w:rsid w:val="0088028A"/>
     <w:rsid w:val="008848A5"/>
     <w:rsid w:val="00886B78"/>
     <w:rsid w:val="008A68BB"/>
     <w:rsid w:val="008E39FB"/>
     <w:rsid w:val="0091645C"/>
     <w:rsid w:val="00930620"/>
     <w:rsid w:val="009768A7"/>
     <w:rsid w:val="009918F4"/>
     <w:rsid w:val="009C401A"/>
     <w:rsid w:val="009D73E3"/>
     <w:rsid w:val="00A06D5D"/>
     <w:rsid w:val="00A35846"/>
     <w:rsid w:val="00A5341C"/>
     <w:rsid w:val="00A578CC"/>
     <w:rsid w:val="00A96EFB"/>
     <w:rsid w:val="00AC2901"/>
     <w:rsid w:val="00AF290F"/>
     <w:rsid w:val="00B37556"/>
     <w:rsid w:val="00B6521F"/>
     <w:rsid w:val="00BB59A5"/>
     <w:rsid w:val="00C00906"/>
+    <w:rsid w:val="00C3406A"/>
     <w:rsid w:val="00C349B9"/>
     <w:rsid w:val="00C50B11"/>
     <w:rsid w:val="00D84723"/>
     <w:rsid w:val="00DA2C46"/>
+    <w:rsid w:val="00DB0398"/>
     <w:rsid w:val="00DE7581"/>
     <w:rsid w:val="00DF39E0"/>
     <w:rsid w:val="00E17A22"/>
     <w:rsid w:val="00E21427"/>
     <w:rsid w:val="00E35CD3"/>
     <w:rsid w:val="00E368AE"/>
     <w:rsid w:val="00E37BAB"/>
     <w:rsid w:val="00EE04FA"/>
     <w:rsid w:val="00F23195"/>
+    <w:rsid w:val="00F41948"/>
     <w:rsid w:val="00F42B44"/>
     <w:rsid w:val="00F64605"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -6292,69 +6523,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45CEC249-0A37-4F0F-B884-4778E27C4232}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>2268</Words>
-  <Characters>12934</Characters>
+  <Words>2310</Words>
+  <Characters>13173</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>107</Lines>
+  <Lines>109</Lines>
   <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15172</CharactersWithSpaces>
+  <CharactersWithSpaces>15453</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Garofolo, Jeanmarie</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>