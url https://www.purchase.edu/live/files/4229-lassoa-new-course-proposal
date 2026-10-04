--- v1 (2026-08-20)
+++ v2 (2026-10-04)
@@ -622,51 +622,51 @@
       </w:r>
       <w:r w:rsidR="0091645C" w:rsidRPr="00A35846">
         <w:t>___ No___</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="645BB9EE" w14:textId="38DDFB85" w:rsidR="005B2275" w:rsidRPr="00A35846" w:rsidRDefault="005B2275" w:rsidP="00DF39E0">
       <w:r w:rsidRPr="00A35846">
         <w:t xml:space="preserve">If yes, please contact the Office of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00A35846">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0070C0"/>
           </w:rPr>
           <w:t>Associate Provost</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A35846">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47F0DA1B" w14:textId="3D2DC2D5" w:rsidR="002374A6" w:rsidRDefault="0088028A" w:rsidP="00477809">
+    <w:p w14:paraId="47F0DA1B" w14:textId="3D2DC2D5" w:rsidR="002374A6" w:rsidRDefault="00E82540" w:rsidP="00477809">
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="002374A6" w:rsidRPr="00260987">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>For local changes</w:t>
         </w:r>
         <w:r w:rsidR="005F3381" w:rsidRPr="00260987">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> to the curriculum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002374A6" w:rsidRPr="00A35846">
         <w:t xml:space="preserve">, use the </w:t>
       </w:r>
       <w:r w:rsidR="002374A6" w:rsidRPr="00260987">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Internal Program Revision Form</w:t>
       </w:r>
       <w:r w:rsidR="002374A6" w:rsidRPr="00A35846">
         <w:rPr>
@@ -1249,51 +1249,65 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ___ Pass/no credit</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17E1F4FC" w14:textId="733032B1" w:rsidR="00DF39E0" w:rsidRDefault="00DF39E0" w:rsidP="00DF39E0">
       <w:r>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00216030">
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00477809">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0070C0"/>
           </w:rPr>
-          <w:t>Enhanced curriculum code</w:t>
+          <w:t>Enhanced cu</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00477809">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0070C0"/>
+          </w:rPr>
+          <w:t>r</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00477809">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0070C0"/>
+          </w:rPr>
+          <w:t>riculum code</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00477809">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(if applicable)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52802A88" w14:textId="4E27977D" w:rsidR="004866F4" w:rsidRDefault="00DF39E0" w:rsidP="00EE04FA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>___ Service Learning (AP01)</w:t>
       </w:r>
       <w:r w:rsidR="003E37D1">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003E37D1">
         <w:tab/>
@@ -1356,50 +1370,59 @@
         <w:t>___ Civic Engagement (AP08)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40714CB1" w14:textId="085E536D" w:rsidR="00E37BAB" w:rsidRDefault="00DF39E0" w:rsidP="00EE04FA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>___ Entrepreneurship (AP04)</w:t>
       </w:r>
       <w:r w:rsidR="003E37D1">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003E37D1">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003E37D1">
         <w:tab/>
       </w:r>
       <w:r>
         <w:t>___ Practicum (AP10)</w:t>
       </w:r>
       <w:r w:rsidR="00E37BAB">
         <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="290B7CEA" w14:textId="5CE335BD" w:rsidR="00E82540" w:rsidRDefault="00E82540" w:rsidP="00EE04FA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>___Sustainability (AP16)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5597EDFA" w14:textId="77777777" w:rsidR="00DF39E0" w:rsidRDefault="00DF39E0" w:rsidP="00EE04FA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>___ International &amp; Domestic Travel/Exchange (AP19)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00D8BF76" w14:textId="77777777" w:rsidR="00C349B9" w:rsidRDefault="00C349B9" w:rsidP="00EE04FA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40CE7239" w14:textId="6365AFD3" w:rsidR="00EE04FA" w:rsidRPr="00711F88" w:rsidRDefault="00C349B9" w:rsidP="00EE04FA">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00711F88">
         <w:t>17. If this course is an arts course, would you like to count i</w:t>
       </w:r>
       <w:r w:rsidR="00711F88">
@@ -1442,83 +1465,83 @@
         </w:rPr>
         <w:t>Credit/Contact-Hour Information</w:t>
       </w:r>
       <w:r w:rsidR="002F606F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B00C268" w14:textId="77777777" w:rsidR="00EE04FA" w:rsidRPr="00A35846" w:rsidRDefault="00EE04FA" w:rsidP="00EE04FA">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33B77CAC" w14:textId="073B2BDE" w:rsidR="00B6521F" w:rsidRDefault="00DF39E0" w:rsidP="00877D74">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A35846">
+        <w:lastRenderedPageBreak/>
         <w:t>Number of credits:</w:t>
       </w:r>
       <w:r w:rsidR="00B6521F" w:rsidRPr="00A35846">
         <w:t xml:space="preserve"> _____</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64BD5D93" w14:textId="77777777" w:rsidR="00877D74" w:rsidRPr="00877D74" w:rsidRDefault="00877D74" w:rsidP="00877D74">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:wordWrap w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00877D74">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Scheduled instructional time: </w:t>
       </w:r>
       <w:r w:rsidRPr="00877D74">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>______</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FBBBEEC" w14:textId="77777777" w:rsidR="00877D74" w:rsidRPr="00877D74" w:rsidRDefault="00877D74" w:rsidP="00877D74">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:wordWrap w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
@@ -1643,51 +1666,51 @@
       <w:r w:rsidRPr="00877D74">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="440E4988" w14:textId="7327B90D" w:rsidR="00877D74" w:rsidRDefault="00877D74" w:rsidP="00877D74">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:wordWrap w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11BDAB7E" w14:textId="7C90C080" w:rsidR="00877D74" w:rsidRDefault="0088028A" w:rsidP="00877D74">
+    <w:p w14:paraId="11BDAB7E" w14:textId="7C90C080" w:rsidR="00877D74" w:rsidRDefault="00E82540" w:rsidP="00877D74">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="00877D74" w:rsidRPr="00DA2C46">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">See </w:t>
         </w:r>
         <w:bookmarkStart w:id="0" w:name="_Hlk157412988"/>
         <w:r w:rsidR="00877D74" w:rsidRPr="00DA2C46">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>reference chart on the credit/contact-hour relationship</w:t>
         </w:r>
         <w:bookmarkEnd w:id="0"/>
       </w:hyperlink>
       <w:r w:rsidR="00DA2C46">
@@ -2190,59 +2213,59 @@
     <w:p w14:paraId="3083EB83" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
       <w:r>
         <w:t>____ Shakespeare satisfier</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FEEDFAC" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="005B0435" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
       <w:r w:rsidRPr="005B0435">
         <w:t xml:space="preserve">____ Upper-Level Dramatic literature or theory, or criticism  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A07B695" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="000A1D46" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
       <w:r w:rsidRPr="000A1D46">
         <w:t>____Upper Level BIPOC Literature, Performance Culture</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34F43797" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="000A1D46" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
       <w:r w:rsidRPr="000A1D46">
         <w:t>____Directing</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (Elective Bucket)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18055DF2" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
       <w:r w:rsidRPr="000A1D46">
+        <w:lastRenderedPageBreak/>
         <w:t>____Alternative Performance Practice</w:t>
       </w:r>
       <w:r>
         <w:t>- Voice/Speech</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20F1C856" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>____Alternative Performance Practice-Movement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="769F404A" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="000A1D46" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
       <w:r>
         <w:t>____Alternative Performance Practice-Performance Composition</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="567247CC" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="000A1D46" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
       <w:r w:rsidRPr="000A1D46">
         <w:t>____Applied Theatre</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Elective</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7939531E" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
       <w:r w:rsidRPr="000A1D46">
         <w:t>____Production: Design or management Elective</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2736A953" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="000A1D46" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
       <w:r>
         <w:t>____ Production: Production Elective</w:t>
       </w:r>
@@ -2636,50 +2659,51 @@
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
       <w:r w:rsidRPr="000A1D46">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="252525"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> Elective</w:t>
       </w:r>
       <w:r w:rsidRPr="000A1D46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="000A1D46">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="252525"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>___</w:t>
       </w:r>
       <w:r w:rsidRPr="00284E62">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="252525"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000A1D46">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="252525"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00284E62">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="252525"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">rt history (visual or performing) or media history </w:t>
@@ -2700,51 +2724,50 @@
         </w:rPr>
         <w:t>___S</w:t>
       </w:r>
       <w:r w:rsidRPr="00284E62">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="252525"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">tudio art and/or media production </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54E4695F" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="000A1D46" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A1D46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>NME (new media) courses, and “new media plus” courses</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59AB54C0" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="000A1D46" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A1D46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">____ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000A1D46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Technoculture</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000A1D46">
         <w:rPr>
@@ -3317,91 +3340,91 @@
     <w:p w14:paraId="42BC3EA9" w14:textId="2B20B85F" w:rsidR="00270466" w:rsidRDefault="00270466" w:rsidP="000E27FC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>___Global Studies course</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="047E92F5" w14:textId="32D4683E" w:rsidR="00270466" w:rsidRDefault="00270466" w:rsidP="000E27FC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>___Cognate course</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DD79447" w14:textId="2F60A176" w:rsidR="00270466" w:rsidRDefault="00270466" w:rsidP="000E27FC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24283994" w14:textId="7C28FC18" w:rsidR="00270466" w:rsidRDefault="00270466" w:rsidP="000E27FC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00270466">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Culture and Global Futures</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29D5F9EA" w14:textId="6A6BDD3E" w:rsidR="00270466" w:rsidRDefault="00270466" w:rsidP="000E27FC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>___Introductory cognate course</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50CD09A5" w14:textId="70B32BD5" w:rsidR="00270466" w:rsidRDefault="00270466" w:rsidP="000E27FC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>___Global Studies course</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69D3B8B4" w14:textId="6D066E02" w:rsidR="0088028A" w:rsidRDefault="0088028A" w:rsidP="000E27FC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3858,51 +3881,50 @@
     </w:p>
     <w:p w14:paraId="75A8741F" w14:textId="77777777" w:rsidR="0088028A" w:rsidRDefault="0088028A" w:rsidP="000E27FC">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="245C788B" w14:textId="17DC334B" w:rsidR="000E27FC" w:rsidRPr="000A1D46" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A0148D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Latin American, Caribbean and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A0148D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>LatinX</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A0148D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Studies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A893E3F" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="009C54BC" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
       <w:r w:rsidRPr="009C54BC">
@@ -4286,74 +4308,74 @@
         <w:t>____ Concentration 2: human rights</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01664AE6" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="0055047D" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0055047D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>PSY (Psychology)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C5403BE" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="0055047D" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
       <w:r w:rsidRPr="0055047D">
         <w:t>____Cognitive or Development Psychology Elective</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E20649C" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="0055047D" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
       <w:r w:rsidRPr="0055047D">
+        <w:lastRenderedPageBreak/>
         <w:t>____Social or Cultural Psychology Elective</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BC0A48A" w14:textId="77777777" w:rsidR="000E27FC" w:rsidRPr="0055047D" w:rsidRDefault="000E27FC" w:rsidP="000E27FC">
       <w:r w:rsidRPr="0055047D">
         <w:t>____Psychobiology Elective</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3875233E" w14:textId="0FAB85B1" w:rsidR="00270466" w:rsidRDefault="000E27FC" w:rsidP="00270466">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A1D46">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>SOC (sociology) courses</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="777466AA" w14:textId="77777777" w:rsidR="00270466" w:rsidRDefault="00270466" w:rsidP="00270466">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01C83AA3" w14:textId="51FD855E" w:rsidR="00270466" w:rsidRPr="00270466" w:rsidRDefault="00270466" w:rsidP="00270466">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00270466">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4612,51 +4634,79 @@
         <w:t>, by respecting the sanctity of the environment and by using the </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="005B0435">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="491C74"/>
             <w:spacing w:val="-2"/>
           </w:rPr>
           <w:t>United Nations’ 17 interconnected Sustainable Development Goals (SDGs)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005B0435">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="252525"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t> as a framework for understanding the larger impact of their actions and decisions, so that they may actively engage in building a world that measurably promotes equity, inclusivity, and sustainability.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="644A6571" w14:textId="5AD4A2C1" w:rsidR="008848A5" w:rsidRDefault="008848A5" w:rsidP="00DF39E0"/>
-    <w:sectPr w:rsidR="008848A5" w:rsidSect="00B6521F">
+    <w:p w14:paraId="3B7CF4CC" w14:textId="0C4C3058" w:rsidR="00AB0A49" w:rsidRPr="00AB0A49" w:rsidRDefault="00AB0A49" w:rsidP="00DF39E0">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB0A49">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">For Academic Affairs use only: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05E8A684" w14:textId="732C9F41" w:rsidR="00AB0A49" w:rsidRDefault="00AB0A49" w:rsidP="00DF39E0">
+      <w:r>
+        <w:t xml:space="preserve">___Liberal Arts </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>credit  _</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>__  Non-Liberal Art credit</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00AB0A49" w:rsidSect="00B6521F">
       <w:headerReference w:type="default" r:id="rId21"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="66C987EC" w14:textId="77777777" w:rsidR="00E35CD3" w:rsidRDefault="00E35CD3" w:rsidP="00E368AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5CFE2D4F" w14:textId="77777777" w:rsidR="00E35CD3" w:rsidRDefault="00E35CD3" w:rsidP="00E368AE">
       <w:pPr>
@@ -5413,77 +5463,81 @@
     <w:rsid w:val="005F3381"/>
     <w:rsid w:val="006009B9"/>
     <w:rsid w:val="0065434E"/>
     <w:rsid w:val="0065744E"/>
     <w:rsid w:val="00667ED6"/>
     <w:rsid w:val="006D09B3"/>
     <w:rsid w:val="006D6FE7"/>
     <w:rsid w:val="006D7065"/>
     <w:rsid w:val="006F220F"/>
     <w:rsid w:val="007069CB"/>
     <w:rsid w:val="00711F88"/>
     <w:rsid w:val="00726C26"/>
     <w:rsid w:val="0074492F"/>
     <w:rsid w:val="00751C6E"/>
     <w:rsid w:val="008061D5"/>
     <w:rsid w:val="00866B7D"/>
     <w:rsid w:val="00877D74"/>
     <w:rsid w:val="0088028A"/>
     <w:rsid w:val="008848A5"/>
     <w:rsid w:val="00886B78"/>
     <w:rsid w:val="008A68BB"/>
     <w:rsid w:val="008E39FB"/>
     <w:rsid w:val="0091645C"/>
     <w:rsid w:val="00930620"/>
     <w:rsid w:val="009768A7"/>
+    <w:rsid w:val="00986905"/>
     <w:rsid w:val="009918F4"/>
     <w:rsid w:val="009C401A"/>
     <w:rsid w:val="009D73E3"/>
     <w:rsid w:val="00A06D5D"/>
     <w:rsid w:val="00A35846"/>
     <w:rsid w:val="00A5341C"/>
     <w:rsid w:val="00A578CC"/>
     <w:rsid w:val="00A96EFB"/>
+    <w:rsid w:val="00AB0A49"/>
     <w:rsid w:val="00AC2901"/>
     <w:rsid w:val="00AF290F"/>
     <w:rsid w:val="00B37556"/>
     <w:rsid w:val="00B6521F"/>
     <w:rsid w:val="00BB59A5"/>
     <w:rsid w:val="00C00906"/>
     <w:rsid w:val="00C3406A"/>
     <w:rsid w:val="00C349B9"/>
     <w:rsid w:val="00C50B11"/>
     <w:rsid w:val="00D84723"/>
     <w:rsid w:val="00DA2C46"/>
     <w:rsid w:val="00DB0398"/>
     <w:rsid w:val="00DE7581"/>
     <w:rsid w:val="00DF39E0"/>
+    <w:rsid w:val="00E00966"/>
     <w:rsid w:val="00E17A22"/>
     <w:rsid w:val="00E21427"/>
     <w:rsid w:val="00E35CD3"/>
     <w:rsid w:val="00E368AE"/>
     <w:rsid w:val="00E37BAB"/>
+    <w:rsid w:val="00E82540"/>
     <w:rsid w:val="00EE04FA"/>
     <w:rsid w:val="00F23195"/>
     <w:rsid w:val="00F41948"/>
     <w:rsid w:val="00F42B44"/>
     <w:rsid w:val="00F64605"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -6523,69 +6577,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45CEC249-0A37-4F0F-B884-4778E27C4232}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>2310</Words>
-  <Characters>13173</Characters>
+  <Words>2327</Words>
+  <Characters>13265</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>109</Lines>
-  <Paragraphs>30</Paragraphs>
+  <Lines>110</Lines>
+  <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15453</CharactersWithSpaces>
+  <CharactersWithSpaces>15561</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Garofolo, Jeanmarie</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>