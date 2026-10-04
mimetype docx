--- v0 (2026-05-25)
+++ v1 (2026-10-04)
@@ -49,100 +49,80 @@
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
         </w:rPr>
         <w:t>Course Changes</w:t>
       </w:r>
       <w:r w:rsidR="00C024D7">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> and Reactivations</w:t>
       </w:r>
       <w:r w:rsidR="004131BA">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">                         </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="099BA56D" w14:textId="6902970E" w:rsidR="00CC345D" w:rsidRPr="0093788A" w:rsidRDefault="004131BA">
+    <w:p w14:paraId="099BA56D" w14:textId="5EA75F05" w:rsidR="00CC345D" w:rsidRPr="0093788A" w:rsidRDefault="004131BA">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Effective Date: </w:t>
       </w:r>
-      <w:r w:rsidR="00365147">
+      <w:r w:rsidR="008A7461">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>10.1</w:t>
-[...19 lines deleted...]
-        <w:t>5</w:t>
+        <w:t>9.23.26</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="101E6FE6" w14:textId="6275BE78" w:rsidR="00026A9F" w:rsidRPr="004131BA" w:rsidRDefault="00A37E17" w:rsidP="00C4365D">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004131BA">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">To Be Completed by the </w:t>
       </w:r>
       <w:r w:rsidR="00F67152" w:rsidRPr="004131BA">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
@@ -665,51 +645,51 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A65F04">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00E971E1">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>omplete only those that apply</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10A8834F" w14:textId="681228CD" w:rsidR="00031995" w:rsidRDefault="00E60793" w:rsidP="00A56930">
+    <w:p w14:paraId="10A8834F" w14:textId="681228CD" w:rsidR="00031995" w:rsidRDefault="008A7461" w:rsidP="00A56930">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:wordWrap w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:b/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="253408751"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
@@ -726,51 +706,51 @@
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00031995">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> Reactivate retired course. </w:t>
       </w:r>
       <w:r w:rsidR="00031995">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>Use the rest of this form if any other changes are needed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BB41F69" w14:textId="1D142C40" w:rsidR="00A85F32" w:rsidRPr="00031995" w:rsidRDefault="00E60793" w:rsidP="00A56930">
+    <w:p w14:paraId="1BB41F69" w14:textId="1D142C40" w:rsidR="00A85F32" w:rsidRPr="00031995" w:rsidRDefault="008A7461" w:rsidP="00A56930">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:wordWrap w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:b/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="2020891684"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
@@ -824,51 +804,51 @@
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> course will no longer appear in</w:t>
       </w:r>
       <w:r w:rsidR="00972103">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidR="00A85F32" w:rsidRPr="00A85F32">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> catalog)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F175F59" w14:textId="4B8D8EB5" w:rsidR="00A56930" w:rsidRPr="000B174C" w:rsidRDefault="00E60793" w:rsidP="00A56930">
+    <w:p w14:paraId="4F175F59" w14:textId="4B8D8EB5" w:rsidR="00A56930" w:rsidRPr="000B174C" w:rsidRDefault="008A7461" w:rsidP="00A56930">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:wordWrap w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:b/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="549500721"/>
@@ -897,51 +877,51 @@
           <w:b/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A56930" w:rsidRPr="000B174C">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>Full course title for publication</w:t>
       </w:r>
       <w:r w:rsidR="00EC24C3">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E3F98D9" w14:textId="03D4A0EF" w:rsidR="00EC24C3" w:rsidRDefault="00E60793" w:rsidP="00EC24C3">
+    <w:p w14:paraId="3E3F98D9" w14:textId="03D4A0EF" w:rsidR="00EC24C3" w:rsidRDefault="008A7461" w:rsidP="00EC24C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:b/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="1139767039"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -1018,51 +998,51 @@
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2200E41C" w14:textId="77777777" w:rsidR="00A56930" w:rsidRPr="00C4365D" w:rsidRDefault="00A56930" w:rsidP="00A37E17">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:wordWrap w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F4DB8C8" w14:textId="66AD9EED" w:rsidR="004314AD" w:rsidRPr="000B174C" w:rsidRDefault="00E60793" w:rsidP="004314AD">
+    <w:p w14:paraId="2F4DB8C8" w14:textId="66AD9EED" w:rsidR="004314AD" w:rsidRPr="000B174C" w:rsidRDefault="008A7461" w:rsidP="004314AD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:wordWrap w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:b/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
@@ -1477,51 +1457,51 @@
           <w:b/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>practica</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000B174C">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>, and field trips</w:t>
       </w:r>
       <w:r w:rsidRPr="000B174C">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>, please specify whether:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F4CFCB2" w14:textId="4911155C" w:rsidR="004314AD" w:rsidRPr="000B174C" w:rsidRDefault="00E60793" w:rsidP="004314AD">
+    <w:p w14:paraId="1F4CFCB2" w14:textId="4911155C" w:rsidR="004314AD" w:rsidRPr="000B174C" w:rsidRDefault="008A7461" w:rsidP="004314AD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:wordWrap w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="79341200"/>
           <w14:checkbox>
@@ -1538,51 +1518,51 @@
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004314AD" w:rsidRPr="000B174C">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> little or no outside preparation* is expected of students; </w:t>
       </w:r>
       <w:r w:rsidR="004314AD" w:rsidRPr="000B174C">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6786EE89" w14:textId="5A344CA2" w:rsidR="004314AD" w:rsidRPr="000B174C" w:rsidRDefault="00E60793" w:rsidP="004314AD">
+    <w:p w14:paraId="6786EE89" w14:textId="5A344CA2" w:rsidR="004314AD" w:rsidRPr="000B174C" w:rsidRDefault="008A7461" w:rsidP="004314AD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:wordWrap w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="-1521550842"/>
           <w14:checkbox>
@@ -1708,100 +1688,82 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B174C">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>(Specify total time and activity; for example: 5 hrs. per semester, museum field trips with instructor)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44DFF394" w14:textId="77777777" w:rsidR="00EC24C3" w:rsidRDefault="00EC24C3" w:rsidP="00EC24C3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:wordWrap w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B96DC4D" w14:textId="5ACB6BAC" w:rsidR="00EC24C3" w:rsidRPr="000B174C" w:rsidRDefault="00E60793" w:rsidP="00E971E1">
+    <w:p w14:paraId="0B96DC4D" w14:textId="5ACB6BAC" w:rsidR="00EC24C3" w:rsidRPr="000B174C" w:rsidRDefault="008A7461" w:rsidP="00E971E1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:wordWrap w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidR="00C4365D" w:rsidRPr="00E60793">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:t>R</w:t>
         </w:r>
         <w:r w:rsidR="00EC24C3" w:rsidRPr="00E60793">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
-          <w:t>eference chart on the credit/</w:t>
-[...17 lines deleted...]
-          <w:t>ontact-hour relationship</w:t>
+          <w:t>eference chart on the credit/contact-hour relationship</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00EC24C3" w:rsidRPr="00E60793">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00EC24C3" w:rsidRPr="000B174C">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> Those with questions about credits or instructional contact hours </w:t>
       </w:r>
       <w:r w:rsidR="00C4365D">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
@@ -1813,51 +1775,51 @@
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>should consult with their department chair or the director of their school/conservatory.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04529E6D" w14:textId="77777777" w:rsidR="004314AD" w:rsidRPr="00C4365D" w:rsidRDefault="004314AD" w:rsidP="00A37E17">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:wordWrap w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:highlight w:val="green"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A34754A" w14:textId="40CA0D6D" w:rsidR="00C4365D" w:rsidRPr="000B174C" w:rsidRDefault="00E60793" w:rsidP="00C4365D">
+    <w:p w14:paraId="2A34754A" w14:textId="40CA0D6D" w:rsidR="00C4365D" w:rsidRPr="000B174C" w:rsidRDefault="008A7461" w:rsidP="00C4365D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:wordWrap w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:b/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
@@ -2161,51 +2123,51 @@
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5000 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40076E18" w14:textId="77777777" w:rsidR="00C4365D" w:rsidRPr="00C4365D" w:rsidRDefault="00C4365D" w:rsidP="00E971E1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:wordWrap w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1EF53C38" w14:textId="6E22034A" w:rsidR="00EC24C3" w:rsidRDefault="00E60793" w:rsidP="00EC24C3">
+    <w:p w14:paraId="1EF53C38" w14:textId="6E22034A" w:rsidR="00EC24C3" w:rsidRDefault="008A7461" w:rsidP="00EC24C3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:wordWrap w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:b/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
@@ -2253,51 +2215,51 @@
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> (three-letter course prefix): </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4803DC65" w14:textId="77777777" w:rsidR="00EC24C3" w:rsidRPr="000B174C" w:rsidRDefault="00EC24C3" w:rsidP="00EC24C3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:wordWrap w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B3CC523" w14:textId="657B9C19" w:rsidR="008B31D4" w:rsidRPr="00251B45" w:rsidRDefault="00E60793" w:rsidP="008B31D4">
+    <w:p w14:paraId="3B3CC523" w14:textId="657B9C19" w:rsidR="008B31D4" w:rsidRPr="00251B45" w:rsidRDefault="008A7461" w:rsidP="008B31D4">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:wordWrap w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:b/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
@@ -2335,51 +2297,51 @@
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>Restriction</w:t>
       </w:r>
       <w:r w:rsidR="002F27A1">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="008B31D4" w:rsidRPr="00251B45">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> (e.g., limited to majors; freshmen only):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25639493" w14:textId="4D8E5E81" w:rsidR="008B31D4" w:rsidRPr="00251B45" w:rsidRDefault="00E60793" w:rsidP="008B31D4">
+    <w:p w14:paraId="25639493" w14:textId="4D8E5E81" w:rsidR="008B31D4" w:rsidRPr="00251B45" w:rsidRDefault="008A7461" w:rsidP="008B31D4">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:wordWrap w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="-662314889"/>
@@ -2396,51 +2358,51 @@
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0046088C">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008B31D4" w:rsidRPr="00251B45">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>Remove restriction:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7847A277" w14:textId="282C6E68" w:rsidR="008B31D4" w:rsidRPr="00251B45" w:rsidRDefault="00E60793" w:rsidP="008B31D4">
+    <w:p w14:paraId="7847A277" w14:textId="282C6E68" w:rsidR="008B31D4" w:rsidRPr="00251B45" w:rsidRDefault="008A7461" w:rsidP="008B31D4">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:wordWrap w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="-1107889984"/>
@@ -2476,51 +2438,51 @@
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>Add restriction:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43A63D68" w14:textId="77777777" w:rsidR="002F27A1" w:rsidRDefault="002F27A1" w:rsidP="00972103">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:wordWrap w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E4F9912" w14:textId="3AC751F2" w:rsidR="00A56930" w:rsidRPr="00251B45" w:rsidRDefault="00E60793" w:rsidP="00A37E17">
+    <w:p w14:paraId="0E4F9912" w14:textId="3AC751F2" w:rsidR="00A56930" w:rsidRPr="00251B45" w:rsidRDefault="008A7461" w:rsidP="00A37E17">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:wordWrap w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:b/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
@@ -2732,51 +2694,51 @@
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C137219" w14:textId="5F9D03FB" w:rsidR="00A56930" w:rsidRPr="00251B45" w:rsidRDefault="00A56930" w:rsidP="00D12767">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:wordWrap w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="351DDF55" w14:textId="518B09E3" w:rsidR="00A37E17" w:rsidRPr="00251B45" w:rsidRDefault="00E60793" w:rsidP="00A37E17">
+    <w:p w14:paraId="351DDF55" w14:textId="518B09E3" w:rsidR="00A37E17" w:rsidRPr="00251B45" w:rsidRDefault="008A7461" w:rsidP="00A37E17">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:wordWrap w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:b/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
@@ -3038,51 +3000,51 @@
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>ite:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28AFA8E9" w14:textId="77777777" w:rsidR="003162DA" w:rsidRPr="00251B45" w:rsidRDefault="003162DA" w:rsidP="00A37E17">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:wordWrap w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="488F9A1C" w14:textId="6BD9BFF8" w:rsidR="00A37E17" w:rsidRPr="00251B45" w:rsidRDefault="00E60793" w:rsidP="00A37E17">
+    <w:p w14:paraId="488F9A1C" w14:textId="6BD9BFF8" w:rsidR="00A37E17" w:rsidRPr="00251B45" w:rsidRDefault="008A7461" w:rsidP="00A37E17">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:wordWrap w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:b/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
@@ -3281,51 +3243,51 @@
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>or up to _____ credits</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A4850F3" w14:textId="77777777" w:rsidR="003162DA" w:rsidRPr="00D12767" w:rsidRDefault="003162DA" w:rsidP="00A37E17">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:wordWrap w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4873EE0F" w14:textId="00CA23EC" w:rsidR="00A67F09" w:rsidRPr="00251B45" w:rsidRDefault="00E60793" w:rsidP="003162DA">
+    <w:p w14:paraId="4873EE0F" w14:textId="00CA23EC" w:rsidR="00A67F09" w:rsidRPr="00251B45" w:rsidRDefault="008A7461" w:rsidP="003162DA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:wordWrap w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:b/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
@@ -3439,51 +3401,51 @@
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D90E123" w14:textId="77777777" w:rsidR="00A67F09" w:rsidRPr="00251B45" w:rsidRDefault="00A67F09" w:rsidP="003162DA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:wordWrap w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78238049" w14:textId="473C7C28" w:rsidR="008B31D4" w:rsidRPr="00251B45" w:rsidRDefault="00E60793" w:rsidP="008B31D4">
+    <w:p w14:paraId="78238049" w14:textId="473C7C28" w:rsidR="008B31D4" w:rsidRPr="00251B45" w:rsidRDefault="008A7461" w:rsidP="008B31D4">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:wordWrap w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:strike/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:b/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
@@ -3758,51 +3720,51 @@
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> Practicum</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A3ACAF3" w14:textId="77777777" w:rsidR="008B31D4" w:rsidRPr="00D12767" w:rsidRDefault="008B31D4" w:rsidP="003162DA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:wordWrap w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="278F6379" w14:textId="3888487D" w:rsidR="00E05752" w:rsidRPr="00251B45" w:rsidRDefault="00E60793" w:rsidP="003162DA">
+    <w:p w14:paraId="278F6379" w14:textId="3888487D" w:rsidR="00E05752" w:rsidRPr="00251B45" w:rsidRDefault="008A7461" w:rsidP="003162DA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:wordWrap w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:b/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
@@ -3935,51 +3897,51 @@
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pass/no credit</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56465A32" w14:textId="77777777" w:rsidR="00E05752" w:rsidRPr="00A56930" w:rsidRDefault="00E05752" w:rsidP="003162DA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:wordWrap w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:highlight w:val="green"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DE0B492" w14:textId="14C46980" w:rsidR="00C4365D" w:rsidRPr="000B174C" w:rsidRDefault="00E60793" w:rsidP="00C4365D">
+    <w:p w14:paraId="6DE0B492" w14:textId="14C46980" w:rsidR="00C4365D" w:rsidRPr="000B174C" w:rsidRDefault="008A7461" w:rsidP="00C4365D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:wordWrap w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:b/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
@@ -4048,51 +4010,51 @@
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00C4365D" w:rsidRPr="000B174C">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>Specify the name or course prefix of the “plus” discipline (e.g., Asian studies; GND for gender studies)</w:t>
       </w:r>
       <w:r w:rsidR="00FC62F8">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D81ED4C" w14:textId="365E543B" w:rsidR="00695D5C" w:rsidRPr="00E971E1" w:rsidRDefault="00E60793" w:rsidP="00695D5C">
+    <w:p w14:paraId="5D81ED4C" w14:textId="365E543B" w:rsidR="00695D5C" w:rsidRPr="00E971E1" w:rsidRDefault="008A7461" w:rsidP="00695D5C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:wordWrap w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="853147341"/>
@@ -4117,51 +4079,51 @@
       <w:r w:rsidR="002F27A1">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00695D5C" w:rsidRPr="00E971E1">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>Remove</w:t>
       </w:r>
       <w:r w:rsidR="00695D5C">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F379BE7" w14:textId="604F42E3" w:rsidR="008B31D4" w:rsidRDefault="00E60793" w:rsidP="00E971E1">
+    <w:p w14:paraId="0F379BE7" w14:textId="604F42E3" w:rsidR="008B31D4" w:rsidRDefault="008A7461" w:rsidP="00E971E1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:wordWrap w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="-607737990"/>
@@ -4279,51 +4241,51 @@
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Please attach an email chain showing proof of consent of plus listing to the end of this form.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FEA1B1D" w14:textId="77777777" w:rsidR="008B31D4" w:rsidRPr="00D12767" w:rsidRDefault="008B31D4" w:rsidP="008B31D4">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:wordWrap w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3190723D" w14:textId="01C645CD" w:rsidR="00A56930" w:rsidRPr="00251B45" w:rsidRDefault="00E60793" w:rsidP="007765A6">
+    <w:p w14:paraId="3190723D" w14:textId="01C645CD" w:rsidR="00A56930" w:rsidRPr="00251B45" w:rsidRDefault="008A7461" w:rsidP="007765A6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:wordWrap w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:b/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="-1099018449"/>
@@ -4367,51 +4329,51 @@
       <w:r w:rsidR="00A56930" w:rsidRPr="00251B45">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002A6BAF">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">update </w:t>
       </w:r>
       <w:r w:rsidR="00A56930" w:rsidRPr="00251B45">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">(six digits): </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E77A608" w14:textId="45C9794E" w:rsidR="00A56930" w:rsidRPr="00695D5C" w:rsidRDefault="00A56930" w:rsidP="00A56930">
+    <w:p w14:paraId="4E77A608" w14:textId="55F525A5" w:rsidR="00A56930" w:rsidRPr="00695D5C" w:rsidRDefault="00A56930" w:rsidP="00A56930">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:wordWrap w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00695D5C">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>CIP code</w:t>
@@ -4449,101 +4411,71 @@
             <w:color w:val="0070C0"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single" w:color="0B4CB4"/>
           </w:rPr>
           <w:t>nces.ed.gov/ipeds/cipcode/browse.aspx?y=56</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00695D5C">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single" w:color="0B4CB4"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="004A49C4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00695D5C">
-[...28 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="41A8B029" w14:textId="7F7AE01E" w:rsidR="00E05752" w:rsidRPr="00251B45" w:rsidRDefault="00E05752" w:rsidP="003162DA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:wordWrap w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F8C06AE" w14:textId="482956F8" w:rsidR="00A56930" w:rsidRPr="00251B45" w:rsidRDefault="00E60793" w:rsidP="00A56930">
+    <w:p w14:paraId="2F8C06AE" w14:textId="482956F8" w:rsidR="00A56930" w:rsidRPr="00251B45" w:rsidRDefault="008A7461" w:rsidP="00A56930">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="1548423665"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -4610,108 +4542,108 @@
           <w:iCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A56930" w:rsidRPr="00251B45">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>For descriptions:</w:t>
       </w:r>
       <w:r w:rsidR="00A56930" w:rsidRPr="00251B45">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="00A56930" w:rsidRPr="00251B45">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:color w:val="0070C0"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:u w:color="0000FF"/>
           </w:rPr>
           <w:t>www.purchase.edu/live/files/1114-chart-of-courseattributespdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6C2A7123" w14:textId="77777777" w:rsidR="00A56930" w:rsidRPr="00251B45" w:rsidRDefault="00A56930" w:rsidP="00A56930">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3343403B" w14:textId="77777777" w:rsidR="00A56930" w:rsidRPr="00251B45" w:rsidRDefault="00A56930" w:rsidP="00A56930">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:wordWrap w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:sectPr w:rsidR="00A56930" w:rsidRPr="00251B45" w:rsidSect="00A56930">
-          <w:headerReference w:type="even" r:id="rId11"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId16"/>
+          <w:headerReference w:type="even" r:id="rId10"/>
+          <w:headerReference w:type="default" r:id="rId11"/>
+          <w:footerReference w:type="even" r:id="rId12"/>
+          <w:footerReference w:type="default" r:id="rId13"/>
+          <w:headerReference w:type="first" r:id="rId14"/>
+          <w:footerReference w:type="first" r:id="rId15"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3603DC4B" w14:textId="1AAE3822" w:rsidR="00A56930" w:rsidRPr="00251B45" w:rsidRDefault="00E60793" w:rsidP="00A56930">
+    <w:p w14:paraId="3603DC4B" w14:textId="1AAE3822" w:rsidR="00A56930" w:rsidRPr="00251B45" w:rsidRDefault="008A7461" w:rsidP="00A56930">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="1225955950"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00996822" w:rsidRPr="00996822">
@@ -4777,51 +4709,51 @@
       <w:r w:rsidR="00996822" w:rsidRPr="00996822">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00996822" w:rsidRPr="00251B45">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A56930" w:rsidRPr="00251B45">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>Service Learning (AP01)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D270050" w14:textId="2F74B3F7" w:rsidR="00A56930" w:rsidRPr="00251B45" w:rsidRDefault="00E60793" w:rsidP="00A56930">
+    <w:p w14:paraId="4D270050" w14:textId="2F74B3F7" w:rsidR="00A56930" w:rsidRPr="00251B45" w:rsidRDefault="008A7461" w:rsidP="00A56930">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="1175921843"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00996822" w:rsidRPr="00996822">
@@ -4863,51 +4795,51 @@
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00996822" w:rsidRPr="00996822">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00A56930" w:rsidRPr="00251B45">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> Field Study (AP02)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C43D972" w14:textId="16440ABA" w:rsidR="00A56930" w:rsidRPr="00251B45" w:rsidRDefault="00E60793" w:rsidP="00A56930">
+    <w:p w14:paraId="6C43D972" w14:textId="16440ABA" w:rsidR="00A56930" w:rsidRPr="00251B45" w:rsidRDefault="008A7461" w:rsidP="00A56930">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="-69745141"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00996822" w:rsidRPr="00996822">
@@ -4957,51 +4889,51 @@
       <w:r w:rsidR="00996822" w:rsidRPr="00996822">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00996822" w:rsidRPr="00251B45">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A56930" w:rsidRPr="00251B45">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>Leadership (AP03)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01F9E932" w14:textId="41167048" w:rsidR="00A56930" w:rsidRPr="00251B45" w:rsidRDefault="00E60793" w:rsidP="00A56930">
+    <w:p w14:paraId="01F9E932" w14:textId="41167048" w:rsidR="00A56930" w:rsidRPr="00251B45" w:rsidRDefault="008A7461" w:rsidP="00A56930">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="-519320851"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00996822" w:rsidRPr="00996822">
@@ -5043,51 +4975,51 @@
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00996822" w:rsidRPr="00996822">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00A56930" w:rsidRPr="00251B45">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> Entrepreneurship (AP04)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B73E386" w14:textId="30400D71" w:rsidR="00A56930" w:rsidRPr="00251B45" w:rsidRDefault="00E60793" w:rsidP="00A56930">
+    <w:p w14:paraId="6B73E386" w14:textId="30400D71" w:rsidR="00A56930" w:rsidRPr="00251B45" w:rsidRDefault="008A7461" w:rsidP="00A56930">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="-593712394"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00996822" w:rsidRPr="00996822">
@@ -5137,51 +5069,51 @@
       <w:r w:rsidR="00996822" w:rsidRPr="00996822">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00996822" w:rsidRPr="00251B45">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A56930" w:rsidRPr="00251B45">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>Writing Intensive (AP06)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57EC8D02" w14:textId="02708205" w:rsidR="00A56930" w:rsidRPr="00251B45" w:rsidRDefault="00E60793" w:rsidP="00A56930">
+    <w:p w14:paraId="57EC8D02" w14:textId="02708205" w:rsidR="00A56930" w:rsidRPr="00251B45" w:rsidRDefault="008A7461" w:rsidP="00A56930">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="1449967589"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00996822" w:rsidRPr="00996822">
             <w:rPr>
@@ -5230,51 +5162,51 @@
       <w:r w:rsidR="00996822" w:rsidRPr="00996822">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00996822" w:rsidRPr="00251B45">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A56930" w:rsidRPr="00251B45">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>Community Service (AP07)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28EA63EA" w14:textId="754E441D" w:rsidR="00A56930" w:rsidRPr="00251B45" w:rsidRDefault="00E60793" w:rsidP="00A56930">
+    <w:p w14:paraId="28EA63EA" w14:textId="754E441D" w:rsidR="00A56930" w:rsidRPr="00251B45" w:rsidRDefault="008A7461" w:rsidP="00A56930">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="827631786"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00996822" w:rsidRPr="00996822">
             <w:rPr>
@@ -5323,51 +5255,51 @@
       <w:r w:rsidR="00996822" w:rsidRPr="00996822">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00996822" w:rsidRPr="00251B45">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A56930" w:rsidRPr="00251B45">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>Civic Engagement (AP08)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4307C7D9" w14:textId="74E1D2A0" w:rsidR="00A56930" w:rsidRPr="00251B45" w:rsidRDefault="00E60793" w:rsidP="00A56930">
+    <w:p w14:paraId="4307C7D9" w14:textId="74E1D2A0" w:rsidR="00A56930" w:rsidRDefault="008A7461" w:rsidP="00A56930">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="1799565685"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00996822" w:rsidRPr="00996822">
             <w:rPr>
@@ -5416,51 +5348,134 @@
       <w:r w:rsidR="00996822" w:rsidRPr="00996822">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00996822" w:rsidRPr="00251B45">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A56930" w:rsidRPr="00251B45">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>Practicum (AP10)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C8AA062" w14:textId="6312393E" w:rsidR="00A56930" w:rsidRPr="00251B45" w:rsidRDefault="00E60793" w:rsidP="00A56930">
+    <w:p w14:paraId="292221A8" w14:textId="786799D8" w:rsidR="008A7461" w:rsidRPr="00251B45" w:rsidRDefault="008A7461" w:rsidP="00A56930">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:sz w:val="19"/>
+            <w:szCs w:val="19"/>
+          </w:rPr>
+          <w:id w:val="966623495"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00996822">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
+              <w:sz w:val="19"/>
+              <w:szCs w:val="19"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00996822">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A  </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:sz w:val="19"/>
+            <w:szCs w:val="19"/>
+          </w:rPr>
+          <w:id w:val="1393463253"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00996822">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
+              <w:sz w:val="19"/>
+              <w:szCs w:val="19"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00996822">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sustainability (A16)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C8AA062" w14:textId="6312393E" w:rsidR="00A56930" w:rsidRPr="00251B45" w:rsidRDefault="008A7461" w:rsidP="00A56930">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="-505899878"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00996822" w:rsidRPr="00996822">
             <w:rPr>
@@ -5744,76 +5759,85 @@
       </w:r>
       <w:r w:rsidR="00190847">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> and then </w:t>
       </w:r>
       <w:r w:rsidRPr="00612113">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">email </w:t>
       </w:r>
       <w:r w:rsidR="00190847">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">approved form as an attachment to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="00613105" w:rsidRPr="005E2C08">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:t>course.proposals@purchase.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00613105">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00190847">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t>Upon review and approval from the Coordinator of Curriculum and Assessment, the form will be sent to the Registrar’s office to update banner and the course search/DPRs.</w:t>
+        <w:t>Upon review and approval from the Coordinator of Curriculum and Assessm</w:t>
+      </w:r>
+      <w:r w:rsidR="00190847">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ent, the form will be sent to the Registrar’s office to update banner and the course search/DPRs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A099600" w14:textId="77777777" w:rsidR="00A37E17" w:rsidRPr="002A6BAF" w:rsidRDefault="00A37E17" w:rsidP="00A37E17">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:wordWrap w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6CCC4A59" w14:textId="77777777" w:rsidR="00A37E17" w:rsidRPr="002A6BAF" w:rsidRDefault="00A37E17" w:rsidP="00A37E17">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:wordWrap w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
@@ -6020,51 +6044,51 @@
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A6BAF">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>General style: Please refer to the</w:t>
       </w:r>
       <w:r w:rsidR="00E05752" w:rsidRPr="002A6BAF">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="00E05752" w:rsidRPr="002A6BAF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:color w:val="0070C0"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:t>Editorial Style Guide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002A6BAF">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FD02F74" w14:textId="77777777" w:rsidR="00A37E17" w:rsidRPr="00A56930" w:rsidRDefault="00A37E17" w:rsidP="00A37E17">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
@@ -6097,52 +6121,52 @@
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">titles and </w:t>
       </w:r>
       <w:r w:rsidRPr="002A6BAF">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>descriptions are subject</w:t>
       </w:r>
       <w:r w:rsidRPr="00A56930">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> to editing for length, clarity, and style.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A37E17" w:rsidRPr="00A56930" w:rsidSect="00D166CB">
-      <w:footerReference w:type="even" r:id="rId19"/>
-      <w:footerReference w:type="default" r:id="rId20"/>
+      <w:footerReference w:type="even" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="133B7F8A" w14:textId="77777777" w:rsidR="0009618D" w:rsidRDefault="0009618D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="35BBFCF6" w14:textId="77777777" w:rsidR="0009618D" w:rsidRDefault="0009618D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -8670,61 +8694,61 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1582567827">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="386421481">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="341125706">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="114643510">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="923537131">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="2015645895">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="24577"/>
+    <o:shapedefaults v:ext="edit" spidmax="26625"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00996322"/>
     <w:rsid w:val="000004F1"/>
     <w:rsid w:val="00003D77"/>
     <w:rsid w:val="000066C1"/>
     <w:rsid w:val="00026A9F"/>
     <w:rsid w:val="00031995"/>
     <w:rsid w:val="000336C2"/>
@@ -8733,50 +8757,51 @@
     <w:rsid w:val="00092A5C"/>
     <w:rsid w:val="0009618D"/>
     <w:rsid w:val="000B174C"/>
     <w:rsid w:val="000B5AAC"/>
     <w:rsid w:val="000C6E79"/>
     <w:rsid w:val="000F3DD1"/>
     <w:rsid w:val="00113322"/>
     <w:rsid w:val="00122E22"/>
     <w:rsid w:val="0013187E"/>
     <w:rsid w:val="00137D79"/>
     <w:rsid w:val="00140062"/>
     <w:rsid w:val="00176F69"/>
     <w:rsid w:val="00181E8B"/>
     <w:rsid w:val="00190847"/>
     <w:rsid w:val="001A3E0F"/>
     <w:rsid w:val="001F08A6"/>
     <w:rsid w:val="0020533E"/>
     <w:rsid w:val="00242AC1"/>
     <w:rsid w:val="00251B45"/>
     <w:rsid w:val="0026671B"/>
     <w:rsid w:val="00267351"/>
     <w:rsid w:val="002809C9"/>
     <w:rsid w:val="0029119D"/>
     <w:rsid w:val="002A6B88"/>
     <w:rsid w:val="002A6BAF"/>
+    <w:rsid w:val="002B28A5"/>
     <w:rsid w:val="002C54EC"/>
     <w:rsid w:val="002D4FD5"/>
     <w:rsid w:val="002F27A1"/>
     <w:rsid w:val="00310087"/>
     <w:rsid w:val="00310A35"/>
     <w:rsid w:val="003162DA"/>
     <w:rsid w:val="003311AB"/>
     <w:rsid w:val="00352FD8"/>
     <w:rsid w:val="00365147"/>
     <w:rsid w:val="00371588"/>
     <w:rsid w:val="00377644"/>
     <w:rsid w:val="00382A39"/>
     <w:rsid w:val="00385313"/>
     <w:rsid w:val="003858B0"/>
     <w:rsid w:val="003965FD"/>
     <w:rsid w:val="003C7B99"/>
     <w:rsid w:val="004131BA"/>
     <w:rsid w:val="00414A5E"/>
     <w:rsid w:val="00424276"/>
     <w:rsid w:val="004314AD"/>
     <w:rsid w:val="0043742B"/>
     <w:rsid w:val="0044522D"/>
     <w:rsid w:val="004473E8"/>
     <w:rsid w:val="00450E40"/>
     <w:rsid w:val="0046088C"/>
@@ -8800,50 +8825,51 @@
     <w:rsid w:val="00695D5C"/>
     <w:rsid w:val="006970D7"/>
     <w:rsid w:val="006D05A0"/>
     <w:rsid w:val="006D6282"/>
     <w:rsid w:val="0072688B"/>
     <w:rsid w:val="00726A9C"/>
     <w:rsid w:val="00726C26"/>
     <w:rsid w:val="00743F91"/>
     <w:rsid w:val="00761454"/>
     <w:rsid w:val="007662A0"/>
     <w:rsid w:val="007765A6"/>
     <w:rsid w:val="0079169E"/>
     <w:rsid w:val="007D0987"/>
     <w:rsid w:val="007D0DDE"/>
     <w:rsid w:val="007D41F5"/>
     <w:rsid w:val="007D62BA"/>
     <w:rsid w:val="007E7AEC"/>
     <w:rsid w:val="007F668F"/>
     <w:rsid w:val="00817C67"/>
     <w:rsid w:val="008343E3"/>
     <w:rsid w:val="008418EA"/>
     <w:rsid w:val="00861C91"/>
     <w:rsid w:val="008667D0"/>
     <w:rsid w:val="00870671"/>
     <w:rsid w:val="00871409"/>
+    <w:rsid w:val="008A7461"/>
     <w:rsid w:val="008B1827"/>
     <w:rsid w:val="008B31D4"/>
     <w:rsid w:val="008D548C"/>
     <w:rsid w:val="008E05D4"/>
     <w:rsid w:val="008E39FB"/>
     <w:rsid w:val="008E44B6"/>
     <w:rsid w:val="008E7E69"/>
     <w:rsid w:val="00901774"/>
     <w:rsid w:val="009204B6"/>
     <w:rsid w:val="0093788A"/>
     <w:rsid w:val="009430A1"/>
     <w:rsid w:val="00970057"/>
     <w:rsid w:val="0097197C"/>
     <w:rsid w:val="009720A6"/>
     <w:rsid w:val="00972103"/>
     <w:rsid w:val="0098694B"/>
     <w:rsid w:val="0099581B"/>
     <w:rsid w:val="00996322"/>
     <w:rsid w:val="00996822"/>
     <w:rsid w:val="009A0398"/>
     <w:rsid w:val="009A317C"/>
     <w:rsid w:val="009B02E3"/>
     <w:rsid w:val="009B226D"/>
     <w:rsid w:val="009D2BD3"/>
     <w:rsid w:val="00A0730A"/>
@@ -8876,88 +8902,89 @@
     <w:rsid w:val="00BE310F"/>
     <w:rsid w:val="00C024D7"/>
     <w:rsid w:val="00C07C9E"/>
     <w:rsid w:val="00C208EB"/>
     <w:rsid w:val="00C34EF6"/>
     <w:rsid w:val="00C4365D"/>
     <w:rsid w:val="00C708E3"/>
     <w:rsid w:val="00C80888"/>
     <w:rsid w:val="00C82F66"/>
     <w:rsid w:val="00CB4304"/>
     <w:rsid w:val="00CC2E14"/>
     <w:rsid w:val="00CC3446"/>
     <w:rsid w:val="00CC345D"/>
     <w:rsid w:val="00CD1D00"/>
     <w:rsid w:val="00CD6090"/>
     <w:rsid w:val="00CE6BB8"/>
     <w:rsid w:val="00D00917"/>
     <w:rsid w:val="00D12767"/>
     <w:rsid w:val="00D166CB"/>
     <w:rsid w:val="00D34FE4"/>
     <w:rsid w:val="00D70F89"/>
     <w:rsid w:val="00D90BEF"/>
     <w:rsid w:val="00D945F3"/>
     <w:rsid w:val="00DA0609"/>
     <w:rsid w:val="00DB2CBF"/>
+    <w:rsid w:val="00E00966"/>
     <w:rsid w:val="00E05752"/>
     <w:rsid w:val="00E26282"/>
     <w:rsid w:val="00E277BA"/>
     <w:rsid w:val="00E346EB"/>
     <w:rsid w:val="00E60793"/>
     <w:rsid w:val="00E7386D"/>
     <w:rsid w:val="00E971E1"/>
     <w:rsid w:val="00EC24C3"/>
     <w:rsid w:val="00EC2705"/>
     <w:rsid w:val="00EE60B0"/>
     <w:rsid w:val="00F150A9"/>
     <w:rsid w:val="00F67152"/>
     <w:rsid w:val="00F70670"/>
     <w:rsid w:val="00F9590A"/>
     <w:rsid w:val="00FB7D8C"/>
     <w:rsid w:val="00FC62F8"/>
     <w:rsid w:val="00FD53D5"/>
     <w:rsid w:val="00FF18A4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="24577"/>
+    <o:shapedefaults v:ext="edit" spidmax="26625"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5D0E67B2"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
@@ -9621,51 +9648,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2098744780">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nces.ed.gov/ipeds/cipcode/browse.aspx?y=56" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.purchase.edu/editorial-style-guide/index.php" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.purchase.edu/live/files/5796-credit-contact-hour-chart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:course.proposals@purchase.edu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.purchase.edu/live/files/1114-chart-of-courseattributespdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Barbara.Moore@purchase.edu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nces.ed.gov/ipeds/cipcode/browse.aspx?y=56" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.purchase.edu/live/files/5796-credit-contact-hour-chart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.purchase.edu/editorial-style-guide/index.php" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:course.proposals@purchase.edu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.purchase.edu/live/files/1114-chart-of-courseattributespdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -9890,75 +9917,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>829</Words>
-  <Characters>5094</Characters>
+  <Words>827</Words>
+  <Characters>5009</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>42</Lines>
+  <Lines>41</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Send all required info for new courses to:</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>SUNY</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5912</CharactersWithSpaces>
+  <CharactersWithSpaces>5825</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="72" baseType="variant">
       <vt:variant>
         <vt:i4>4128837</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>33</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.purchase.edu/editorial-style-guide/index.php</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>5701711</vt:i4>
       </vt:variant>
       <vt:variant>